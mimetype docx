--- v0 (2026-03-01)
+++ v1 (2026-07-01)
@@ -1,2709 +1,2022 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="004F4294" w14:paraId="5BE98A21" w14:textId="50780065">
+    <w:p w14:paraId="5BE98A21" w14:textId="50780065" w:rsidR="005D385E" w:rsidRDefault="180A35D7" w:rsidP="005D385E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...7 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PUBLICATION AGREEMENT AND COPYRIGHT ASSIGNMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F87CB9" w:rsidR="005D385E" w:rsidP="00DA6BBA" w:rsidRDefault="005D385E" w14:paraId="0129E56F" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="008C77EA" w:rsidR="005D385E" w:rsidP="00DA6BBA" w:rsidRDefault="005D385E" w14:paraId="3F537DCF" w14:textId="413FC8FF">
+    <w:p w14:paraId="0129E56F" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00F87CB9" w:rsidRDefault="005D385E" w:rsidP="00DA6BBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F537DCF" w14:textId="413FC8FF" w:rsidR="005D385E" w:rsidRPr="008C77EA" w:rsidRDefault="4D87F114" w:rsidP="00DA6BBA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PUBLICATION OF </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="3C317A26">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="3C317A26" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="180A35D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="180A35D7" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ARTICLE</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> IN A </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="180A35D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="180A35D7" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">JOURNAL </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OF CHAM – CENTRE FOR THE HUMANITIES (FACULDADE DE CIÊNCIAS SOCIAIS E HUMANAS, UNIVERSIDADE NOVA DE LISBOA)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C77EA" w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="005D385E" w14:paraId="010E47AB" w14:textId="77777777">
+    <w:p w14:paraId="010E47AB" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="008C77EA" w:rsidRDefault="005D385E" w:rsidP="005D385E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000278A6" w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="005D385E" w14:paraId="1BE0256B" w14:textId="77777777">
+    <w:p w14:paraId="1BE0256B" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="000278A6" w:rsidRDefault="005D385E" w:rsidP="005D385E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="005D385E" w14:paraId="0108397E" w14:textId="74833A3E">
+    <w:p w14:paraId="0108397E" w14:textId="74833A3E" w:rsidR="005D385E" w:rsidRDefault="6D7A0354" w:rsidP="005D385E">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>insert author full name</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declare, as author of the work and holder of the respective copyright, for all due purposes, that the </w:t>
+      </w:r>
+      <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="72E31E11" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entitled </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>insert full title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, submitted for publication in</w:t>
+      </w:r>
+      <w:r w:rsidR="773511CF" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="7BB27A7B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anais de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="7BB27A7B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>História</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="7BB27A7B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="7BB27A7B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Além</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="7BB27A7B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-Mar (AHAM Journal)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...126 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>is original and unpublished, not having been submitted, accepted for publication or published in any edition or other means of dissemination.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F25C1" w:rsidP="000F25C1" w:rsidRDefault="000F25C1" w14:paraId="3A53CEC1" w14:textId="53E434E1">
+    <w:p w14:paraId="3A53CEC1" w14:textId="53E434E1" w:rsidR="000F25C1" w:rsidRDefault="3C317A26" w:rsidP="000F25C1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="3C317A26">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="000F25C1" w:rsidR="000F25C1" w:rsidP="000F25C1" w:rsidRDefault="000F25C1" w14:paraId="74CD701B" w14:textId="77777777">
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>By signing this declaration, the author declares that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CD701B" w14:textId="77777777" w:rsidR="000F25C1" w:rsidRPr="000F25C1" w:rsidRDefault="000F25C1" w:rsidP="000F25C1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B6559E" w:rsidR="000F25C1" w:rsidP="5B2A29F6" w:rsidRDefault="000F25C1" w14:paraId="3046F572" w14:textId="30129CB4">
+    <w:p w14:paraId="3046F572" w14:textId="30129CB4" w:rsidR="000F25C1" w:rsidRPr="00B6559E" w:rsidRDefault="773511CF" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Have consulted and is aware of the policies, editorial procedures and norms for the preparation and submission of texts, published on the website of</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="04A9D69B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="04A9D69B">
-[...91 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anais de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>História</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Além</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-Mar</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="04A9D69B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:hyperlink r:id="R386ca1e7e1cf413a">
-        <w:r w:rsidRPr="5B2A29F6" w:rsidR="04A9D69B">
+      <w:hyperlink r:id="rId5">
+        <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
-            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://revistas.rcaap.pt/aham/index</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="04A9D69B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="04A9D69B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F25C1" w:rsidR="000F25C1" w:rsidP="5B2A29F6" w:rsidRDefault="000F25C1" w14:paraId="3CB01D00" w14:textId="13481B9A">
+    <w:p w14:paraId="3CB01D00" w14:textId="13481B9A" w:rsidR="000F25C1" w:rsidRPr="000F25C1" w:rsidRDefault="3C317A26" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="005D385E" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="005D385E" w14:paraId="0B6A1B31" w14:textId="42C373F1">
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All authors have substantially participated in the work to make public their responsibility for the content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6A1B31" w14:textId="42C373F1" w:rsidR="005D385E" w:rsidRPr="005D385E" w:rsidRDefault="4D87F114" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00BB1C8A" w:rsidP="5B2A29F6" w:rsidRDefault="00BB1C8A" w14:paraId="60C4C41D" w14:textId="46E6203E">
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All sources of research funding should be identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C4C41D" w14:textId="46E6203E" w:rsidR="00BB1C8A" w:rsidRDefault="1A8FB21B" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...42 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have obtained and holds all necessary permissions and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>licences</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...50 lines deleted...]
-    <w:p w:rsidRPr="00BB1C8A" w:rsidR="00BB1C8A" w:rsidP="5B2A29F6" w:rsidRDefault="00BB1C8A" w14:paraId="056FB53B" w14:textId="43B0561C">
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for reproduction, publication, and dissemination in open access (rights to use images or other third-party material, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056FB53B" w14:textId="43B0561C" w:rsidR="00BB1C8A" w:rsidRPr="00BB1C8A" w:rsidRDefault="1A8FB21B" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All credits are mentioned in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="0C247E0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="0C247E0C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>article</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00462D64" w:rsidR="00BB1C8A" w:rsidP="5B2A29F6" w:rsidRDefault="00BB1C8A" w14:paraId="50AB05C2" w14:textId="77777777">
+    <w:p w14:paraId="50AB05C2" w14:textId="77777777" w:rsidR="00BB1C8A" w:rsidRPr="00462D64" w:rsidRDefault="1A8FB21B" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...52 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is responsible for all expenses associated with obtaining the above-mentioned permissions and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>licences</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...22 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for reproduction, exempting the CHAM – Centre for the Humanities (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Faculdade</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ciências</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sociais</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Humanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Universidade</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> NOVA de Lisboa)</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
+      <w:r w:rsidRPr="5B2A29F6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>from any responsibility in this matter.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6BBA" w:rsidP="5B2A29F6" w:rsidRDefault="00BB1C8A" w14:paraId="628C10BB" w14:textId="53B41023">
+    <w:p w14:paraId="628C10BB" w14:textId="53B41023" w:rsidR="00DA6BBA" w:rsidRDefault="1A8FB21B" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...32 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Despite the editorial team's efforts to ensure the technical and scientific quality of the texts, the ultimate responsibility for the content and statements made, and for obtaining the copyright and use of the images or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="1A8FB21B">
-[...50 lines deleted...]
-    <w:p w:rsidRPr="00BB1C8A" w:rsidR="00BB1C8A" w:rsidP="5B2A29F6" w:rsidRDefault="00BB1C8A" w14:paraId="3DDBE28F" w14:textId="77777777">
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reproduced material, lies with the author.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDBE28F" w14:textId="77777777" w:rsidR="00BB1C8A" w:rsidRPr="00BB1C8A" w:rsidRDefault="00BB1C8A" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008514BE" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="005D385E" w14:paraId="3B3E883F" w14:textId="61A63E8F">
+    <w:p w14:paraId="3B3E883F" w14:textId="61A63E8F" w:rsidR="005D385E" w:rsidRPr="008514BE" w:rsidRDefault="4D87F114" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In case the </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="0C247E0C">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="0C247E0C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>article</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is accepted for publication, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the author</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008514BE" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="00DA6BBA" w14:paraId="68FDA71C" w14:textId="51424A85">
+    <w:p w14:paraId="68FDA71C" w14:textId="51424A85" w:rsidR="005D385E" w:rsidRPr="008514BE" w:rsidRDefault="2B80CF89" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="2B80CF89">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grees to the free and exclusive transfer of the right of first publication of the </w:t>
+      </w:r>
+      <w:r w:rsidR="16E9C997" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">above mentioned </w:t>
+      </w:r>
+      <w:r w:rsidR="0C247E0C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to CHAM – Centre for the Humanities (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Faculdade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ciências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...162 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sociais</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Humanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Universidade</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...191 lines deleted...]
-    <w:p w:rsidRPr="00282220" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="005D385E" w14:paraId="6CCFF8BC" w14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="4D87F114" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NOVA de Lisboa), reserving CHAM the right to reproduce and publish it in paper and/or digital format and to distribute and promote it by all normal means at its disposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75698994" w14:textId="49F3732A" w:rsidR="005D385E" w:rsidRDefault="7C43BC9B" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="6D7A0354" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>uthorises</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6D7A0354" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="38EB3063" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHAM — Centre for the Humanities, on a non-remunerated basis, to make the above-mentioned article openly accessible on the websites of the </w:t>
+      </w:r>
+      <w:r w:rsidR="783F8BC2" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AHAM</w:t>
+      </w:r>
+      <w:r w:rsidR="38EB3063" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and of CHAM — Centre for the Humanities, in the NOVA University Lisbon Repository (RUN), in the NOVA Research Portal, and in scientific content aggregation databases and platforms, under a Creative Commons Attribution 4.0 (CC BY 4.0) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="38EB3063" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="38EB3063" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, which permits the work to be shared online with appropriate acknowledgement of its authorship and original publication.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D385E" w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCFF8BC" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00282220" w:rsidRDefault="4D87F114" w:rsidP="5B2A29F6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00DA6BBA" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="005D385E" w14:paraId="01863BD0" w14:textId="1C31D5E9">
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Accepts the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01863BD0" w14:textId="1C31D5E9" w:rsidR="005D385E" w:rsidRPr="00DA6BBA" w:rsidRDefault="6D7A0354" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The author receive</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="7C43BC9B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="7C43BC9B" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="43C9E8B1">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="43C9E8B1" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> cop</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="2D845B7C">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2D845B7C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6D7A0354">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the printed work</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="5A34671C">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="5A34671C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00282220" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="005D385E" w14:paraId="15B14340" w14:textId="45A63B36">
+    <w:p w14:paraId="15B14340" w14:textId="45A63B36" w:rsidR="005D385E" w:rsidRPr="00282220" w:rsidRDefault="4D87F114" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The author can </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="0C247E0C">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="0C247E0C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>self-archive</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6BB00F63">
-[...22 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="6BB00F63" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any website or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> institutional repositor</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="6BB00F63">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="6BB00F63" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...22 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with no embargo period, the Final Published Version of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0C247E0C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>article</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="26BF286C">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="26BF286C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...60 lines deleted...]
-    <w:p w:rsidRPr="00B57AA5" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="005D385E" w14:paraId="4C6DB9EE" w14:textId="6A45FA99">
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided by the editor (also known as “Version of Record”). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6DB9EE" w14:textId="6A45FA99" w:rsidR="005D385E" w:rsidRPr="00B57AA5" w:rsidRDefault="4D87F114" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The author is authorized to sign additional contracts separately, for non-exclusive distribution of the </w:t>
+      </w:r>
+      <w:r w:rsidR="17CF7E82" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">published </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>version</w:t>
+      </w:r>
+      <w:r w:rsidR="17CF7E82" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0C247E0C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, with acknowledgement of authorship and initial publication in th</w:t>
+      </w:r>
+      <w:r w:rsidR="17CF7E82" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="17CF7E82" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>above mentioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...109 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="0C247E0C" w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>journal</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B57AA5" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="005D385E" w14:paraId="2882AFF9" w14:textId="77777777">
+    <w:p w14:paraId="2882AFF9" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00B57AA5" w:rsidRDefault="4D87F114" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...82 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All uses above authorized are granted worldwide and for an indefinite </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>period of time</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B57AA5" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="005D385E" w14:paraId="38A5B0C9" w14:textId="77777777">
+    <w:p w14:paraId="38A5B0C9" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00B57AA5" w:rsidRDefault="4D87F114" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This agreement does not provide for payment of copyright or any other charges or costs other than those arising from the publication and printing of the work.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B57AA5" w:rsidR="005D385E" w:rsidP="5B2A29F6" w:rsidRDefault="005D385E" w14:paraId="477BD3E1" w14:textId="77777777">
+    <w:p w14:paraId="477BD3E1" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00B57AA5" w:rsidRDefault="005D385E" w:rsidP="5B2A29F6">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B57AA5" w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="005D385E" w14:paraId="747C35CD" w14:textId="77777777">
+    <w:p w14:paraId="747C35CD" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00B57AA5" w:rsidRDefault="005D385E" w:rsidP="005D385E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00B8523A" w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="005D385E" w14:paraId="5C28FC39" w14:textId="77777777">
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C28FC39" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00B8523A" w:rsidRDefault="4D87F114" w:rsidP="005D385E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Place, date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8523A" w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="005D385E" w14:paraId="2B60EF33" w14:textId="77777777">
+    <w:p w14:paraId="2B60EF33" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00B8523A" w:rsidRDefault="005D385E" w:rsidP="005D385E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00B8523A" w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="005D385E" w14:paraId="40C53EDC" w14:textId="77777777">
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C53EDC" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00B8523A" w:rsidRDefault="4D87F114" w:rsidP="005D385E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="5B2A29F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B57AA5" w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="005D385E" w14:paraId="6A0954C3" w14:textId="05348B93">
+    <w:p w14:paraId="6A0954C3" w14:textId="05348B93" w:rsidR="005D385E" w:rsidRPr="00B57AA5" w:rsidRDefault="4D87F114" w:rsidP="005D385E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="2B80CF89">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="2B80CF89" w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author - </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B2A29F6" w:rsidR="4D87F114">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C22B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>signature as per ID document and full name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B57AA5" w:rsidR="005D385E" w:rsidP="005D385E" w:rsidRDefault="005D385E" w14:paraId="0305AAB0" w14:textId="77777777">
+    <w:p w14:paraId="0305AAB0" w14:textId="77777777" w:rsidR="005D385E" w:rsidRPr="00B57AA5" w:rsidRDefault="005D385E" w:rsidP="005D385E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005D385E" w:rsidR="00E554F1" w:rsidRDefault="00E554F1" w14:paraId="2E099AC3" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+    <w:p w14:paraId="2E099AC3" w14:textId="77777777" w:rsidR="00E554F1" w:rsidRPr="005D385E" w:rsidRDefault="00E554F1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E554F1" w:rsidRPr="005D385E">
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51DF1310"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1DAA4C7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2759,194 +2072,196 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FB1653D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="412A78C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1282565821">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="877011900">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D385E"/>
     <w:rsid w:val="00011720"/>
     <w:rsid w:val="000765C5"/>
     <w:rsid w:val="000F25C1"/>
     <w:rsid w:val="002B6A7F"/>
     <w:rsid w:val="0034285C"/>
     <w:rsid w:val="004800FA"/>
     <w:rsid w:val="004E1838"/>
     <w:rsid w:val="004F4294"/>
     <w:rsid w:val="005C47C4"/>
     <w:rsid w:val="005D385E"/>
     <w:rsid w:val="00632E6F"/>
     <w:rsid w:val="006E0E77"/>
     <w:rsid w:val="00A605A1"/>
     <w:rsid w:val="00B6559E"/>
     <w:rsid w:val="00BA3209"/>
     <w:rsid w:val="00BB1C8A"/>
+    <w:rsid w:val="00C22B6C"/>
     <w:rsid w:val="00DA6BBA"/>
     <w:rsid w:val="00E554F1"/>
+    <w:rsid w:val="00EA1D50"/>
     <w:rsid w:val="00F30A97"/>
     <w:rsid w:val="00F87CB9"/>
     <w:rsid w:val="04A9D69B"/>
     <w:rsid w:val="067C9BFA"/>
     <w:rsid w:val="06E309E3"/>
     <w:rsid w:val="09B539C4"/>
     <w:rsid w:val="0C247E0C"/>
     <w:rsid w:val="1363DF7E"/>
     <w:rsid w:val="151CC7DD"/>
     <w:rsid w:val="16E9C997"/>
     <w:rsid w:val="17CF7E82"/>
     <w:rsid w:val="180A35D7"/>
     <w:rsid w:val="1A8FB21B"/>
     <w:rsid w:val="22883759"/>
     <w:rsid w:val="237EA35E"/>
     <w:rsid w:val="26BF286C"/>
     <w:rsid w:val="2B80CF89"/>
     <w:rsid w:val="2D845B7C"/>
     <w:rsid w:val="2F859D39"/>
     <w:rsid w:val="30B9675C"/>
     <w:rsid w:val="38EB3063"/>
     <w:rsid w:val="3C317A26"/>
     <w:rsid w:val="3E6DFA73"/>
     <w:rsid w:val="43C9E8B1"/>
     <w:rsid w:val="465B5F20"/>
@@ -2977,129 +2292,129 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="57189E42"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{69A32D0D-0674-2F47-9563-26E73F252F23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3255,52 +2570,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3367,81 +2682,81 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005D385E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Tipodeletrapredefinidodopargrafo" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Tipodeletrapredefinidodopargrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hiperligao">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D385E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hiperligaovisitada">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D385E"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
@@ -3453,51 +2768,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000F25C1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoNoResolvida">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F25C1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="846865590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1611888326">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3516,55 +2831,56 @@
               <w:divsChild>
                 <w:div w:id="245501052">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/aham/index" TargetMode="External" Id="R386ca1e7e1cf413a" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/aham/index" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3815,54 +3131,61 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>572</Words>
+  <Characters>3091</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3656</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>CHAM Edições</lastModifiedBy>
-  <revision>11</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <category/>
-</coreProperties>
+  <cp:category/>
+</cp:coreProperties>
 </file>