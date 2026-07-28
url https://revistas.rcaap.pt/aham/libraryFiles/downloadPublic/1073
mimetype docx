--- v0 (2026-02-04)
+++ v1 (2026-07-28)
@@ -2,1596 +2,1596 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5DC" w14:textId="572675D3">
+    <w:p w14:paraId="4658A5DC" w14:textId="572675D3" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
         <w:t>DECLARAÇÃO DE AUTORIA</w:t>
       </w:r>
       <w:r w:rsidR="000520AA">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> E AUTORIZAÇÃO DE PUBLICAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5DD" w14:textId="77777777">
+    <w:p w14:paraId="4658A5DD" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5DE" w14:textId="77777777">
+    <w:p w14:paraId="4658A5DE" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5DF" w14:textId="75E27E0C">
+    <w:p w14:paraId="4658A5DF" w14:textId="75E27E0C" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PUBLICAÇÃO DE ARTIGO EM EDIÇÃO DO </w:t>
       </w:r>
       <w:r w:rsidR="00E669D8">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CHAM – CENTRO DE HUMANIDADES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DA FACULDADE DE CIÊNCIAS SOCIAIS E HUMANAS DA UNIVERSIDADE NOVA DE LISBOA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5E0" w14:textId="77777777">
+    <w:p w14:paraId="4658A5E0" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5E1" w14:textId="77777777">
+    <w:p w14:paraId="4658A5E1" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5E2" w14:textId="77777777">
+    <w:p w14:paraId="4658A5E2" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5E3" w14:textId="2348459B">
+    <w:p w14:paraId="4658A5E3" w14:textId="7C631C3F" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="47802942" w:rsidR="000C103F">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>inserir nome completo</w:t>
       </w:r>
-      <w:r w:rsidRPr="47802942" w:rsidR="000C103F">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="004D60D4" w:rsidRPr="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do/a autor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declar</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F51" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="47802942" w:rsidR="000C103F">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, na qualidade de autor do trabalho e titular do direito de autor sobre o mesmo, para os devidos efeitos, que o artigo intitulado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>inserir título completo</w:t>
       </w:r>
-      <w:r w:rsidRPr="47802942" w:rsidR="000C103F">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, submetido para publicação n</w:t>
+      </w:r>
+      <w:r w:rsidR="3A58D64A" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">os </w:t>
       </w:r>
-      <w:r w:rsidRPr="47802942" w:rsidR="3A58D64A">
-[...5 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="3A58D64A" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Anais de História de Além-Mar (AHAM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="47802942" w:rsidR="000C103F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, é original</w:t>
       </w:r>
-      <w:r w:rsidRPr="47802942" w:rsidR="00F317A0">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidR="00F317A0" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e inédito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, não tendo sido submetido, aceite para publicação ou publicado em qualquer edição ou outro veículo de divulgação.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5E4" w14:textId="563AFF92">
+    <w:p w14:paraId="4658A5E4" w14:textId="563AFF92" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>O autor acima identificado declara que:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00496454" w:rsidR="00F15C57" w:rsidP="47802942" w:rsidRDefault="000C103F" w14:paraId="4658A5E5" w14:textId="02AF2207">
-[...114 lines deleted...]
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5E6" w14:textId="77777777">
+    <w:p w14:paraId="4658A5E5" w14:textId="02AF2207" w:rsidR="00F15C57" w:rsidRPr="00496454" w:rsidRDefault="000C103F" w:rsidP="47802942">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Consultou</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F51" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e tomou conhecimento das políticas, procedimentos editoriais e normas para a elaboração e submissão de textos, difundidos no sítio da internet da publicação acima indicada </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F51" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidR="05FDB229" w:rsidRPr="47802942">
+          <w:rPr>
+            <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://revistas.rcaap.pt/aham/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DF6F51" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310DB" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5E7" w14:textId="77777777">
+    <w:p w14:paraId="4658A5E6" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...10 lines deleted...]
-        <w:t>São identificadas todas as fontes de financiamento da investigação desenvolvida.</w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos os autores participaram </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>substancialmente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do trabalho para tornar pública a sua responsabilidade pelo conteúdo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5E8" w14:textId="27DB387B">
+    <w:p w14:paraId="4658A5E7" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...102 lines deleted...]
-        <w:t>da Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa de qualquer responsabilidade nesta matéria.</w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>São identificadas todas as fontes de financiamento da investigação desenvolvida.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3100B" w:rsidP="00F3100B" w:rsidRDefault="000C103F" w14:paraId="6F407B19" w14:textId="5346083C">
+    <w:p w14:paraId="4658A5E8" w14:textId="27DB387B" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> em assegurar a qualidade técnica e científica dos textos, a responsabilidade final do conteúdo e das afirmações proferidas e da obtenção dos direitos de autor e de utilização das imagens ou de outro material reproduzido são da inteira responsabilidade dos autores.</w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detém todas as autorizações e licenças necessárias para a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reprodução, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>publicação e divulgaç</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ão em acesso aberto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (direitos de utilização das imagens ou de outro material de terceiros, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), assumindo a responsabilidade da indicação dos respetivos créditos no artigo e dos eventuais encargos associados à sua obtenção e isentando o </w:t>
+      </w:r>
+      <w:r w:rsidR="00E669D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHAM </w:t>
+      </w:r>
+      <w:r w:rsidR="00496454">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00E669D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centro de Humanidades </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>da Faculdade de Ciências Sociais e Humanas da Universidade Nova de Lisboa de qualquer responsabilidade nesta matéria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F317A0" w:rsidP="00F317A0" w:rsidRDefault="00F317A0" w14:paraId="40B6C255" w14:textId="77777777">
-[...82 lines deleted...]
-    <w:p w:rsidR="00F3100B" w:rsidP="00F3100B" w:rsidRDefault="00F3100B" w14:paraId="11458C95" w14:textId="015817E3">
+    <w:p w14:paraId="6F407B19" w14:textId="5346083C" w:rsidR="00F3100B" w:rsidRDefault="000C103F" w:rsidP="00F3100B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">a título gratuito e exclusivo, do direito de primeira publicação referente ao seu artigo ao </w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Apesar dos esforço</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da equipa editoria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em assegurar a qualidade técnica e científica dos textos, a responsabilidade final do conteúdo e das afirmações proferidas e da obtenção dos direitos de autor e de utilização das imagens ou de outro material reproduzido são da inteira responsabilidade dos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B6C255" w14:textId="77777777" w:rsidR="00F317A0" w:rsidRDefault="00F317A0" w:rsidP="00F317A0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE95BA1" w14:textId="3D7E2640" w:rsidR="00720CDE" w:rsidRDefault="00F317A0" w:rsidP="00F317A0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No caso de o </w:t>
       </w:r>
       <w:r w:rsidR="00E669D8">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...67 lines deleted...]
-        <w:t>r por todos os meios normais à sua disposição.</w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rtigo ser aceite para publicação, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>o autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declara que:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C103F" w:rsidP="00F3100B" w:rsidRDefault="00F3100B" w14:paraId="1FC21233" w14:textId="4BDAE6B8">
+    <w:p w14:paraId="11458C95" w14:textId="015817E3" w:rsidR="00F3100B" w:rsidRDefault="00F3100B" w:rsidP="00F3100B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3100B">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Autoriza o </w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Concorda com a cedência,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a título gratuito e exclusivo, do direito de primeira publicação referente ao seu artigo ao </w:t>
       </w:r>
       <w:r w:rsidR="00E669D8">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CHAM </w:t>
       </w:r>
       <w:r w:rsidR="00496454">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="00E669D8">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Centro de Humanidades</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3100B">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...4 lines deleted...]
-        <w:t>,</w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, da Faculdade de Ciências Sociais e Humanas da Universidade </w:t>
+      </w:r>
+      <w:r w:rsidR="00F317A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nova</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3100B">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Lisboa, reservando-se este o direito de o reproduzir e publicar em suporte de papel e suporte digital e de o distribuir e </w:t>
+      </w:r>
+      <w:r w:rsidR="0000636A">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>promove</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3100B">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...177 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r por todos os meios normais à sua disposição.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C103F" w:rsidR="00F3100B" w:rsidP="000C103F" w:rsidRDefault="00F3100B" w14:paraId="3EE7DA70" w14:textId="12A4D411">
+    <w:p w14:paraId="1FC21233" w14:textId="4BDAE6B8" w:rsidR="000C103F" w:rsidRDefault="00F3100B" w:rsidP="00F3100B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autoriza o </w:t>
+      </w:r>
+      <w:r w:rsidR="00E669D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHAM </w:t>
+      </w:r>
+      <w:r w:rsidR="00496454">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00E669D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centro de Humanidades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a título gratuito, o direito de disponibilização em acesso aberto d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artigo acima identificado </w:t>
+      </w:r>
       <w:r w:rsidRPr="000C103F">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...3 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nos websites da publicação e do </w:t>
+      </w:r>
+      <w:r w:rsidR="00E669D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHAM </w:t>
+      </w:r>
+      <w:r w:rsidR="00496454">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00E669D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centro de Humanidades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C103F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, no Repositório da Universidade Nova de Lisboa – RUN</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, no NOVA Research Portal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C103F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>em bases de dados e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plataformas de agregação de conteúdos científicos, sob uma licença Creative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atribuição 4.0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F317A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>CC BY 4.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F317A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, que permite a partilha do trabalho em linha com reconhecimento da sua autoria e da publicação inicial</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE7DA70" w14:textId="12A4D411" w:rsidR="00F3100B" w:rsidRPr="000C103F" w:rsidRDefault="00F3100B" w:rsidP="000C103F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C103F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Teve conhecimento das seguintes condições:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3100B" w:rsidP="00F3100B" w:rsidRDefault="00F3100B" w14:paraId="5FB3D81F" w14:textId="5D33048B">
+    <w:p w14:paraId="5FB3D81F" w14:textId="5D33048B" w:rsidR="00F3100B" w:rsidRDefault="00F3100B" w:rsidP="00F3100B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>O autor receb</w:t>
       </w:r>
       <w:r w:rsidR="00496454">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C310DB">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> exempla</w:t>
       </w:r>
       <w:r w:rsidR="005E19A3">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> da obra impressa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3100B" w:rsidP="47802942" w:rsidRDefault="00F3100B" w14:paraId="11770A83" w14:textId="13321165">
-[...88 lines deleted...]
-    <w:p w:rsidR="00F3100B" w:rsidP="00F3100B" w:rsidRDefault="00F3100B" w14:paraId="1EDAF0A0" w14:textId="3C9088CD">
+    <w:p w14:paraId="11770A83" w14:textId="13321165" w:rsidR="00F3100B" w:rsidRDefault="00F3100B" w:rsidP="47802942">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">O autor tem autorização para assumir contratos adicionais separadamente, para distribuição não-exclusiva da versão do trabalho publicada nesta revista, com reconhecimento de autoria e publicação inicial nesta revista. </w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>O autor pode arquivar em repositórios institucionais, sem período de embargo, a versão final</w:t>
+      </w:r>
+      <w:r w:rsidR="00496454" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PDF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disponibilizada pelo editor</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310DB" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="1C4978DE" w:rsidRPr="47802942">
+          <w:rPr>
+            <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://openpolicyfinder.jisc.ac.uk/id/publication/29562</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="1C4978DE" w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47802942">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3100B" w:rsidP="00F3100B" w:rsidRDefault="00F3100B" w14:paraId="504DE3F8" w14:textId="77777777">
+    <w:p w14:paraId="1EDAF0A0" w14:textId="3C9088CD" w:rsidR="00F3100B" w:rsidRDefault="00F3100B" w:rsidP="00F3100B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Todas as utilizações acima devidamente autorizadas são concedidas por tempo indeterminado e para todo o mundo. </w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O autor tem autorização para assumir contratos adicionais separadamente, para distribuição não-exclusiva da versão do trabalho publicada nesta revista, com reconhecimento de autoria e publicação inicial nesta revista. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C103F" w:rsidR="00F3100B" w:rsidP="000C103F" w:rsidRDefault="00F3100B" w14:paraId="12E95A15" w14:textId="39F22A04">
+    <w:p w14:paraId="504DE3F8" w14:textId="77777777" w:rsidR="00F3100B" w:rsidRDefault="00F3100B" w:rsidP="00F3100B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas as utilizações acima devidamente autorizadas são concedidas por tempo indeterminado e para todo o mundo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E95A15" w14:textId="39F22A04" w:rsidR="00F3100B" w:rsidRPr="000C103F" w:rsidRDefault="00F3100B" w:rsidP="000C103F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="229"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>O presente acordo não prevê pagamento de direitos de autor, nem de quaisquer outros ónus ou encargos que não os decorrentes da publicação e impressão da obra.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5EA" w14:textId="77777777">
+    <w:p w14:paraId="4658A5EA" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5EB" w14:textId="77777777">
+    <w:p w14:paraId="4658A5EB" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5EC" w14:textId="77777777">
+    <w:p w14:paraId="4658A5EC" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Local, data</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5ED" w14:textId="77777777">
+    <w:p w14:paraId="4658A5ED" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5EE" w14:textId="77777777">
+    <w:p w14:paraId="4658A5EE" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5EF" w14:textId="77777777">
+    <w:p w14:paraId="4658A5EF" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="000C103F" w14:paraId="4658A5F0" w14:textId="2B3C6395">
+    <w:p w14:paraId="4658A5F0" w14:textId="2B3C6395" w:rsidR="00F15C57" w:rsidRDefault="000C103F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004D60D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(assinatura conforme documento de identificação e nome completo)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5F1" w14:textId="77777777">
+    <w:p w14:paraId="4658A5F1" w14:textId="77777777" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15C57" w:rsidRDefault="00F15C57" w14:paraId="4658A5F4" w14:textId="0FDCF8AB">
+    <w:p w14:paraId="4658A5F4" w14:textId="0FDCF8AB" w:rsidR="00F15C57" w:rsidRDefault="00F15C57">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F15C57">
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -1804,313 +1804,314 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FB1653D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="412A78C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="588468199">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="63576656">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1358314778">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F15C57"/>
     <w:rsid w:val="0000636A"/>
     <w:rsid w:val="000520AA"/>
     <w:rsid w:val="000C103F"/>
     <w:rsid w:val="001F7054"/>
     <w:rsid w:val="003113E8"/>
     <w:rsid w:val="00436FB0"/>
     <w:rsid w:val="00496454"/>
+    <w:rsid w:val="004D60D4"/>
     <w:rsid w:val="005E19A3"/>
     <w:rsid w:val="00720CDE"/>
     <w:rsid w:val="009F68C6"/>
     <w:rsid w:val="00C310DB"/>
     <w:rsid w:val="00CD6B7C"/>
     <w:rsid w:val="00DB24B6"/>
     <w:rsid w:val="00DF6F51"/>
     <w:rsid w:val="00E035FC"/>
     <w:rsid w:val="00E669D8"/>
+    <w:rsid w:val="00EA1D50"/>
     <w:rsid w:val="00F15C57"/>
     <w:rsid w:val="00F3100B"/>
     <w:rsid w:val="00F317A0"/>
     <w:rsid w:val="05FDB229"/>
     <w:rsid w:val="1C4978DE"/>
     <w:rsid w:val="3A58D64A"/>
     <w:rsid w:val="47802942"/>
     <w:rsid w:val="56E64749"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4658A5DC"/>
   <w15:docId w15:val="{3670E371-F6CA-4F59-B3B1-453963ADCE33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2266,52 +2267,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2378,51 +2379,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -2498,319 +2499,319 @@
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Tipodeletrapredefinidodopargrafo" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Tipodeletrapredefinidodopargrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006F0464"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007024DA"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="007024DA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A46DE4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="A1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="A1">
     <w:name w:val="A1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A46DE4"/>
     <w:rPr>
       <w:rFonts w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloCarter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA1D2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodebaloCarter" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloCarter">
     <w:name w:val="Texto de balão Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA1D2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04EBC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioCarter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04EBC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodecomentrioCarter" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioCarter">
     <w:name w:val="Texto de comentário Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="Textodecomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04EBC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Assuntodecomentrio">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textodecomentrio"/>
     <w:next w:val="Textodecomentrio"/>
     <w:link w:val="AssuntodecomentrioCarter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04EBC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AssuntodecomentrioCarter" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodecomentrioCarter">
     <w:name w:val="Assunto de comentário Caráter"/>
     <w:basedOn w:val="TextodecomentrioCarter"/>
     <w:link w:val="Assuntodecomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04EBC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE1EAC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoCarter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA79C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhoCarter" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoCarter">
     <w:name w:val="Cabeçalho Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA79C0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapCarter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA79C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RodapCarter" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapCarter">
     <w:name w:val="Rodapé Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA79C0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hiperligao">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E669D8"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoNoResolvida">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E669D8"/>
     <w:rPr>
@@ -2831,55 +2832,56 @@
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1411079305">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/aham/" TargetMode="External" Id="Rfba7f4a5d8c34386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openpolicyfinder.jisc.ac.uk/id/publication/29562" TargetMode="External" Id="R2adbd9c8b61546a4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openpolicyfinder.jisc.ac.uk/id/publication/29562" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/aham/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3138,74 +3140,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhQWRwVLdOQG4l32OX6UPralIuuMQ==">AMUW2mWwMbaXffINUFaXibfvfttkvXwCZrKzeqFsRW0ygyaAYtNL1z9ZS99/vYw++2ohU0a89+QDH8RR1WdAhBn0gx6RsOPnT6hLkbDQaFQI6WWtzuIccId0iMuJIU4azylut/oG77HJJ5d93IkqTbUP3RokixE09DCEHO+hP3jiUcjIw1nTSc20pkuKXcyv0uSViuBG+24ttNoFBum9fboSccfeFF+7Ngdti/SF6e+M1aGHeL2cemKEvkSXSX43tgqncHQzzUVCd8dagajRxZYOTz2nsUD/meP8Su4CE+/PSE5eprElsI/+r+Cv7cNUttLgpXPahyRF9jIKCPujG71x+O5c8jPB7PVdNgDq27TcdAwdVdp1azWLaZEzU8BcnwTKrNFNx2Br5tAJ/yTIxFxf/3WTHXUw4fSv80Vg2D+ZCUIJp0CPx5lvrTvRPRNWBZP34IJYpyUB7CYiQzbjwOFPXDkfE7vy6V261lTQQ9WgqsAaPAbgzmXynkkrsiCrwksTqRPmGnUA8dnxgxm6SRijKAFZIAcWJHJ0jutS/9CE2KGLgNZ5sGh1zfK8nFvxMnt5i54hv8NxVpWhOyB01RUk8E8Q3N77BflTOmC+xIidmljcyg3TH/Ksg0KL/gcbprG9C+ysWKxbCSvkVEzjZxvzXTJpzLCm9W3Wy0xDnAuAB4ppuT9SIRe73DgGqM6K5BNZmXLk2X2zgno0uzoya+4ZGGRpq2RY/Xsmplwb1+STDDXjaHZmQnN/K7MsHKUYx1lu2DkGlHYRRmdGHT7cj9b2YxRpljbM/yyndkziSgXVddJnmmwl6mDc7tovST32Pxn9rLUHyymFlxsa8sHGenLZPQwAXfvCpKUNU2nIEr5uw5sk6Ybf1F9pLhAIzH8WQpivBTwi5YomboMo/nyLNg/oG2UFIwf7IE1OpieYmoxjkZL/bbxrYdo6focBfwYabV3Ex1/ba5Wd76daoeqJCYIIoeLXsdtjnQYP0hTZGtBj+LeRU1BySMp3GBMn2isP4VpP0rSg+n+YRet6vcesfOIbBLZIVVWH/8aM2r03MPbZxsRKGwr1HkN6CVLKMIHkOG3gMBCNvjU8z3Q4NAvgltHGq3OqQFsd4yqn6NL2IYHcHRodsvANmE549ruGOQJf+jZNZJodL/fl7rfeHf2Giykuv/5NP8djZYu5goLjiAWNNzPJvxBDhV0WuxQS3UhNOIiPSaxz7GlDEYFUgQEhqcR6HL+gkw5aw1MdLrefYZOyiYe/Kr9SHwxwoxCfvyHJcAMcZPiQIprNrGc29Mhb3KNydtgG1ZVCwivYwGOL+dBs0AX7Mi2qQG8oHV8LRqVM8to33OHcZYQI5F6O0lMaBToTYBFMITB5RyRi3qhvjna+GPJPX8+Lj7Qqj7QmAXZpKX45fTdMmXzzucaNq+tAA1gWk+W9CNAJLcLZ+jZ5AtvQ1uV6P2olNSHwfVV1qbjcVMEyO8S7d27bETFgtn9vfgfZRoM2LpOWWOPSPm/cw7uyMKdw1U3iuSF9Ak8vZ9Y+AgsVZyj/lHG0hWmb5V9UpiGQyduxVPQcBN61ItCDe0Ew9PLJ5+bpkMnqsLktvaBKTK6aGfBTa9789e+INpTOLruZg7cwInUMAgEcqhdkBOSKgbjDsKQnkqN5MQf2gL0mPhWAs9iX/VDDUx+/keMGSh0x/o9kl7tUn7aIaIaVIYGuxLUU2fuHAjl7Sfmx6qjLK1M7sVjODmjbGf4AxktFD28OYpaub2J+ys8sj4s6McwRrW+Fsq7X4EKvOqkcpofCfcqNQtnNndDsfZHGv0a3mbV2/8c/p+qgDyQWWiUD5o+fla/iS6rzJIP7NjgmwyopvIsES/nFR/jZILN8LF0tP8Tf6gVa9pWBS0mbyiJ56Lyf80XS6OMlrhOFyUBYW/udVfPCdaobrd1WOChDQ3pYKHZ1x0X/aeb0QnqlQIwT/sPZVSYf3QuLTshg17LmkvtOBU3xWj3WzP4ai/1/gXcDxTLRJqv0ypBr6FwQIWP1mQnz4PpUiEp71OY26va7uaiQYBD6DYiXxfZIK+fArBpkXLSHJYKT9rUqJzG3fkHx9OUTWeiGoQw0xqwKgwOjZEil5QqhxGv+fkkRxXHD+CbPkq6q2X+xiKsrW7LwUnbgNFo2dOraM9i+Kb8zFx9foH89lkfZHLRgBCrLryZ7drJZ6yNR6dHcMuBGOOzPLuM7HbdLPQy6GVcpfFMGdyF3Bz33dxz46tSB++1car3Vi6HbWVhDrRL6iHP0QXxkC70CtXUecWly8aU3Pu6YtSdPobLY/QPrMiL0N9pBnUrvghlvqsAvfyZZoi8pz1WKSwC8e6jMI2fuoWSiAjCrdjJxDaPYwSTxPOyvfD7GPCc0Q9pUtte7qyy1tbP3FgxMpGCVnWVmKZzaEKgidqBSBoZzKnKAImutRcJK5mxyjz2FnwjljfvpzCMVoKEK8Zs3169ib6U1PW0iKp14DPxDqTRJurNUGI3neXOvUZmDYmzzO8hiD9sXz8iDhe0ttB+qh9w2AfsLlpyqTg7VqThu/PBLsZkKe9GpvniFw278cA9xkRrL2l7rztRjOLLuINUOJ/V1B6wXF4h/fdlTPf/joWIFhzXzhNLZveKpb8r6jIusnMrMSXKyhApPDj4nL3DfPZPIy42E3/tYVOvVz/cUAJ3daOcIfwZpDxrW23vH8isc8tapZzdYURCoV8vMwxLLNMus8xByyKRFTt6lLksfWeG7qqzcZG2SyrZZOiSfCCGaHp2skSKdNMF8qRxpKXqO8huWPJRHviTM0JclJy6yO1hwohnfCif/5bEc0xzstfa5FkEVw4QJkdTKue3Kp4eSL/5uyIBAhK+lTxELuhrJ99UQPmmPZN688AbXUy347kR7JnDs7327YmyuzfUa+xIn30H4/qaT8okVTDBcclocxDDWlW1E58UD0xmC+VLS1pPBujc6JyaUxd6pkOjZrPv2tkMm4VwqA5U4UarCrxB1CPLdz48ZkTurbLWuJ7b3QjQtFxmOigq1QtelnyG6LPbzopBku5+zozs2PzZw5ElUJhvT+JB466cLhLAGis/B1q7whwI1XfcNKMkT3j+rKS9bZPoqAsRKR40jSM1W2KddLsU/VzUHDF+enWX0sR0TljNUmFJqnirHU3daIWEZhmlRmLvT/nOH7t1XrorDV/Uv0Cvi4RFV0jm6tw99GL++T/h551b4FGbNNSecQBRbTlXmiAzewVumWb3RKSLeKm996SZURUYh+Ebwtkv27MtYiKyBoLiLbyPT7eVUx6b9Vw91EpLaxOZJ7dwD9utMF7pSjzP3SyoCGmYaas+DN3+7GqOQ1Gi1Al7gGmHoaSXCL9O+Ayzqpz8u5ZivkbPiv6Pi3ZhalcSIT3bDV+jez+H9o4Wd8MPCPYekMrGURcLP7PjxzL7vGEO6m7CiWiofXwuEV14HyXMgILRUsQ4ZuVxyiil5ScyzEKC4G1If394swBIjXjic++SzAHyUuXbpVREZni5o06gbKTtbHdjiwnLqMG1QMgdiAJMlP/qccAhJjNj0XFLRsmvlh1Tszctg73Xd2pTIvYpAFJpd40ImCmh9zFPuweEhmMWVYetnJTBkLs9j9cn18WwLtqO3C/B0WV9RQNdk9pbH7c/EEIhqL16dQm7T3Pnohvp5aoti9wL9ZxQ5CHcZh8WdKPaLE0F5R39nGD7n/jAj3yTjrDh5dxsqrlUSzjAwWedV9YW7+fkqDCZYoDhbq5xddllmmf/1ocMVvO3imr8au3qZb6uReGUsDQlgCB2qvr8uOQQlVLkegw4YzWVJ2SRv/NSLyzC0TZfCvMfO7tNPlUz/wg95/NoWlpey0Z4rnTg26yOyURPQ/6t3uLLAC8gNf3YvPmF9k62rsF0phg1o/ekicJ8q+Tc8+aEdpgcCULMid20LBvtiKsC3vM7eC5uCX4thDEoTINc=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCF7688E-B25D-484E-AC06-09AF392E49F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>597</Words>
+  <Characters>3224</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3814</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Inês  Cristóvão</dc:creator>
-  <lastModifiedBy>CHAM Edições</lastModifiedBy>
-  <revision>16</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>