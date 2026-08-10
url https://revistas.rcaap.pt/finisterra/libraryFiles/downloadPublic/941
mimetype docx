--- v0 (2025-12-08)
+++ v1 (2026-08-10)
@@ -9,1306 +9,1258 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3077E3EF" w14:textId="77777777" w:rsidR="008E2D1E" w:rsidRPr="001C417B" w:rsidRDefault="008E2D1E" w:rsidP="001C417B">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="2154E816" w14:textId="77777777" w:rsidR="001C417B" w:rsidRPr="00CD56D2" w:rsidRDefault="001C417B" w:rsidP="00CD56D2">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77BE470E" w14:textId="77777777" w:rsidR="001C417B" w:rsidRPr="001C417B" w:rsidRDefault="001C417B" w:rsidP="001C417B">
+    <w:p w14:paraId="443EA6CF" w14:textId="77777777" w:rsidR="001C417B" w:rsidRPr="00CD56D2" w:rsidRDefault="001C417B" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2154E816" w14:textId="77777777" w:rsidR="001C417B" w:rsidRPr="001C417B" w:rsidRDefault="001C417B" w:rsidP="001C417B">
-[...17 lines deleted...]
-    <w:p w14:paraId="027019E0" w14:textId="152B5297" w:rsidR="00EC4AAE" w:rsidRPr="001C417B" w:rsidRDefault="001C7692" w:rsidP="0064718A">
+    <w:p w14:paraId="027019E0" w14:textId="152B5297" w:rsidR="00EC4AAE" w:rsidRPr="00CD56D2" w:rsidRDefault="001C7692" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="Ttulo-Finisterra"/>
         <w:ind w:right="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>TITLE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219D55E2" w14:textId="4D85C034" w:rsidR="008E2D1E" w:rsidRPr="002252A7" w:rsidRDefault="00EC4AAE" w:rsidP="0064718A">
+    <w:p w14:paraId="219D55E2" w14:textId="4D85C034" w:rsidR="008E2D1E" w:rsidRPr="00CD56D2" w:rsidRDefault="00EC4AAE" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="Subttulo-Finisterra"/>
         <w:ind w:right="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002252A7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SUBT</w:t>
       </w:r>
-      <w:r w:rsidR="001C7692">
-        <w:rPr>
+      <w:r w:rsidR="001C7692" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ITLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF478BA" w14:textId="77777777" w:rsidR="008E2D1E" w:rsidRPr="002252A7" w:rsidRDefault="008E2D1E" w:rsidP="0064718A">
+    <w:p w14:paraId="2BF478BA" w14:textId="77777777" w:rsidR="008E2D1E" w:rsidRPr="00CD56D2" w:rsidRDefault="008E2D1E" w:rsidP="0064718A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0013BF20" w14:textId="77777777" w:rsidR="00B13E22" w:rsidRPr="002252A7" w:rsidRDefault="00B13E22" w:rsidP="00B13E22">
+    <w:p w14:paraId="0013BF20" w14:textId="77777777" w:rsidR="00B13E22" w:rsidRPr="00CD56D2" w:rsidRDefault="00B13E22" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EAFC6C6" w14:textId="77777777" w:rsidR="00B13E22" w:rsidRPr="002252A7" w:rsidRDefault="00B13E22" w:rsidP="00B13E22">
+    <w:p w14:paraId="2EAFC6C6" w14:textId="77777777" w:rsidR="00B13E22" w:rsidRPr="00CD56D2" w:rsidRDefault="00B13E22" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="700A29C3" w14:textId="77777777" w:rsidR="00B13E22" w:rsidRPr="002252A7" w:rsidRDefault="00B13E22" w:rsidP="00B13E22">
+    <w:p w14:paraId="700A29C3" w14:textId="77777777" w:rsidR="00B13E22" w:rsidRPr="00CD56D2" w:rsidRDefault="00B13E22" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09B1BC81" w14:textId="1A06EFB4" w:rsidR="00B13E22" w:rsidRPr="001A109E" w:rsidRDefault="00B13E22" w:rsidP="00B13E22">
+    <w:p w14:paraId="09B1BC81" w14:textId="6F30006E" w:rsidR="00B13E22" w:rsidRPr="00CD56D2" w:rsidRDefault="00B13E22" w:rsidP="00B13E22">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk178188483"/>
-      <w:r w:rsidRPr="001A109E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64BD9">
-        <w:rPr>
+      <w:r w:rsidR="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:smallCaps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64BD9">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EC40519" wp14:editId="4B1AFB05">
             <wp:extent cx="104775" cy="104775"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1873186275" name="image8.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1873186275" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="104775" cy="104775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="029950F9" w14:textId="0C76EE26" w:rsidR="00B13E22" w:rsidRPr="001A109E" w:rsidRDefault="00B13E22" w:rsidP="00B13E22">
+    <w:p w14:paraId="029950F9" w14:textId="0C76EE26" w:rsidR="00B13E22" w:rsidRPr="00CD56D2" w:rsidRDefault="00B13E22" w:rsidP="00B13E22">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A109E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author 2</w:t>
       </w:r>
-      <w:r w:rsidR="001A109E" w:rsidRPr="001A109E">
-        <w:rPr>
+      <w:r w:rsidR="001A109E" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF73A6" w:rsidRPr="00C64BD9">
-        <w:rPr>
+      <w:r w:rsidR="00DF73A6" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="001A109E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64BD9">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="305AD72E" wp14:editId="651CCCC6">
             <wp:extent cx="104775" cy="104775"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1995730867" name="image8.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1995730867" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="104775" cy="104775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED93BCE" w14:textId="77777777" w:rsidR="00F102A4" w:rsidRPr="001A109E" w:rsidRDefault="00F102A4" w:rsidP="00F102A4">
+    <w:p w14:paraId="1ED93BCE" w14:textId="77777777" w:rsidR="00F102A4" w:rsidRPr="00CD56D2" w:rsidRDefault="00F102A4" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B7BECF2" w14:textId="77777777" w:rsidR="00F102A4" w:rsidRPr="001A109E" w:rsidRDefault="00F102A4" w:rsidP="00F102A4">
+    <w:p w14:paraId="3B7BECF2" w14:textId="77777777" w:rsidR="00F102A4" w:rsidRPr="00CD56D2" w:rsidRDefault="00F102A4" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C6A22B" w14:textId="77777777" w:rsidR="00F102A4" w:rsidRPr="001A109E" w:rsidRDefault="00F102A4" w:rsidP="00F102A4">
+    <w:p w14:paraId="0C4B011D" w14:textId="77777777" w:rsidR="00485EEF" w:rsidRPr="00CD56D2" w:rsidRDefault="00485EEF" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C813F1" w14:textId="77777777" w:rsidR="00F102A4" w:rsidRPr="001A109E" w:rsidRDefault="00F102A4" w:rsidP="00F102A4">
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="67E29A4D" w14:textId="180D5C4F" w:rsidR="00F102A4" w:rsidRPr="00CD56D2" w:rsidRDefault="00F102A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="it-IT" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49867C07" w14:textId="1D747731" w:rsidR="002252A7" w:rsidRPr="003C3769" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
+    <w:p w14:paraId="49867C07" w14:textId="1D747731" w:rsidR="002252A7" w:rsidRPr="00CD56D2" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002252A7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>ACKNOWLEDGEMENTS</w:t>
       </w:r>
-      <w:r w:rsidR="003C3769">
-        <w:rPr>
+      <w:r w:rsidR="003C3769" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> / AGRADECIMENTOS / </w:t>
       </w:r>
-      <w:r w:rsidR="003C3769">
-        <w:rPr>
+      <w:r w:rsidR="003C3769" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>AGRADECIMIENTOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1373C173" w14:textId="77777777" w:rsidR="002252A7" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
+    <w:p w14:paraId="1373C173" w14:textId="77777777" w:rsidR="002252A7" w:rsidRPr="00CD56D2" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11DB2C85" w14:textId="28576A08" w:rsidR="00AA1998" w:rsidRPr="003C3769" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
+    <w:p w14:paraId="11DB2C85" w14:textId="25FF1B86" w:rsidR="00AA1998" w:rsidRPr="00CD56D2" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C3769">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>Add acknowledgements and references to</w:t>
       </w:r>
-      <w:r w:rsidR="004B1154">
-        <w:rPr>
+      <w:r w:rsidR="004B1154" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> projects and/or </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C3769">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>funding</w:t>
       </w:r>
-      <w:r w:rsidR="004B1154">
-        <w:rPr>
+      <w:r w:rsidR="004B1154" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C3769">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00485EEF">
-        <w:rPr>
+      <w:r w:rsidR="00485EEF" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [OPCIONAL]</w:t>
+        <w:t xml:space="preserve"> [OP</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00485EEF" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>IONAL]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7712BFB1" w14:textId="77777777" w:rsidR="00AA1998" w:rsidRDefault="00AA1998" w:rsidP="00994FF4">
+    <w:p w14:paraId="7712BFB1" w14:textId="77777777" w:rsidR="00AA1998" w:rsidRPr="00CD56D2" w:rsidRDefault="00AA1998" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7D1660" w14:textId="77777777" w:rsidR="003C3769" w:rsidRDefault="003C3769" w:rsidP="00994FF4">
+    <w:p w14:paraId="21514578" w14:textId="77777777" w:rsidR="002252A7" w:rsidRPr="00CD56D2" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21514578" w14:textId="77777777" w:rsidR="002252A7" w:rsidRPr="002252A7" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
+    <w:p w14:paraId="41D0F8F6" w14:textId="6784DD70" w:rsidR="00994FF4" w:rsidRPr="00CD56D2" w:rsidRDefault="00994FF4" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="41D0F8F6" w14:textId="2047A1B1" w:rsidR="00994FF4" w:rsidRPr="00C64BD9" w:rsidRDefault="00994FF4" w:rsidP="00994FF4">
+    <w:p w14:paraId="08EBBD3A" w14:textId="77777777" w:rsidR="00994FF4" w:rsidRPr="00CD56D2" w:rsidRDefault="00994FF4" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64BD9">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="08EBBD3A" w14:textId="77777777" w:rsidR="00994FF4" w:rsidRPr="00C64BD9" w:rsidRDefault="00994FF4" w:rsidP="00994FF4">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+    <w:p w14:paraId="56C714F6" w14:textId="33060D82" w:rsidR="00994FF4" w:rsidRPr="00CD56D2" w:rsidRDefault="00994FF4" w:rsidP="00994FF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002252A7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aut</w:t>
       </w:r>
-      <w:r w:rsidR="002252A7" w:rsidRPr="002252A7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidR="002252A7" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="002252A7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64BD9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69CD7EF8" wp14:editId="0B8CE369">
             <wp:extent cx="104775" cy="104775"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1642211344" name="image1.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="104775" cy="104775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002252A7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00485EEF" w:rsidRPr="00485EEF">
+        <w:r w:rsidR="00485EEF" w:rsidRPr="00CD56D2">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-000x-xxxx-xxxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E7C18BB" w14:textId="7140037C" w:rsidR="00994FF4" w:rsidRPr="00485EEF" w:rsidRDefault="00994FF4" w:rsidP="00994FF4">
+    <w:p w14:paraId="2E7C18BB" w14:textId="7140037C" w:rsidR="00994FF4" w:rsidRPr="00CD56D2" w:rsidRDefault="00994FF4" w:rsidP="00994FF4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="567" w:right="136" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00485EEF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aut</w:t>
       </w:r>
-      <w:r w:rsidR="002252A7" w:rsidRPr="00485EEF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidR="002252A7" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485EEF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or 2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64BD9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36FCFB87" wp14:editId="224A2F5B">
             <wp:extent cx="104775" cy="104775"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="766036745" name="image1.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="104775" cy="104775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00485EEF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="EB Garamond" w:cs="EB Garamond"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00485EEF" w:rsidRPr="00485EEF">
+        <w:r w:rsidR="00485EEF" w:rsidRPr="00CD56D2">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-000x-xxxx-xxxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E112708" w14:textId="77777777" w:rsidR="00994FF4" w:rsidRPr="00485EEF" w:rsidRDefault="00994FF4" w:rsidP="00994FF4">
+    <w:p w14:paraId="1E112708" w14:textId="77777777" w:rsidR="00994FF4" w:rsidRPr="00CD56D2" w:rsidRDefault="00994FF4" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7476183F" w14:textId="77777777" w:rsidR="00D35E19" w:rsidRPr="001A109E" w:rsidRDefault="00D35E19" w:rsidP="00994FF4">
+    <w:p w14:paraId="4F68695C" w14:textId="77777777" w:rsidR="00D35E19" w:rsidRPr="00CD56D2" w:rsidRDefault="00D35E19" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F68695C" w14:textId="77777777" w:rsidR="00D35E19" w:rsidRPr="001A109E" w:rsidRDefault="00D35E19" w:rsidP="00994FF4">
+    <w:p w14:paraId="4A30B096" w14:textId="4481C083" w:rsidR="002252A7" w:rsidRPr="00CD56D2" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>AUTHORS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD56D2" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRIBUTIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3769" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3769" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRIBUTOS DOS/AS AUTORES/AS / </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3769" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>CONTRIBUCIONES DE LOS AUTORES</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A30B096" w14:textId="718D28F0" w:rsidR="002252A7" w:rsidRPr="003C3769" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
+    <w:p w14:paraId="2DBD5413" w14:textId="77777777" w:rsidR="002252A7" w:rsidRPr="00CD56D2" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t>AUTHOR`S CONTRIBUTIONS</w:t>
-[...32 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBD5413" w14:textId="77777777" w:rsidR="002252A7" w:rsidRPr="003C3769" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
+    <w:p w14:paraId="0D288A06" w14:textId="558B1461" w:rsidR="00994FF4" w:rsidRPr="00CD56D2" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075714C">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">For research articles with multiple authors, </w:t>
       </w:r>
-      <w:r w:rsidR="00D35E19" w:rsidRPr="0075714C">
-        <w:rPr>
+      <w:r w:rsidR="00D35E19" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>individual</w:t>
       </w:r>
-      <w:r w:rsidRPr="0075714C">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contributions must be provided using the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> taxonomy (</w:t>
+        <w:t xml:space="preserve"> contributions must be provided using the CRediT taxonomy (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidRPr="0075714C">
+        <w:r w:rsidRPr="00CD56D2">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
           </w:rPr>
           <w:t>https://casrai.org/credit/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0075714C">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="002252A7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please </w:t>
       </w:r>
-      <w:r w:rsidR="003C3769">
-        <w:rPr>
+      <w:r w:rsidR="003C3769" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>maintain</w:t>
       </w:r>
-      <w:r w:rsidRPr="002252A7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> only the relevant roles </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> by each author.</w:t>
+        <w:t xml:space="preserve"> only the relevant roles developed by each author.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A02F366" w14:textId="77777777" w:rsidR="002252A7" w:rsidRPr="002252A7" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
+    <w:p w14:paraId="5A02F366" w14:textId="77777777" w:rsidR="002252A7" w:rsidRPr="00CD56D2" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17A58C10" w14:textId="499AD97B" w:rsidR="002252A7" w:rsidRPr="00C44ACF" w:rsidRDefault="00EC27BB" w:rsidP="00D35E19">
+    <w:p w14:paraId="12CCB486" w14:textId="33D06D5F" w:rsidR="002252A7" w:rsidRPr="00CD56D2" w:rsidRDefault="00EC27BB" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Add </w:t>
       </w:r>
-      <w:r w:rsidR="002252A7" w:rsidRPr="00C44ACF">
-        <w:rPr>
+      <w:r w:rsidR="002252A7" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1: </w:t>
       </w:r>
-      <w:r w:rsidR="002252A7" w:rsidRPr="00C44ACF">
-        <w:rPr>
+      <w:r w:rsidR="002252A7" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Conceptualization, Methodology, Software, Validation, Formal analysis, Investigation, Resources, Data curation, Writing – original draft preparation, Writing – review and editing, Visualization, Supervision, Project administration, Funding acquisition.</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t>Conceptualization, Methodology, Software, Validation, Formal analysis, Investigation, Resources, Data curation, Writing – original draft preparation, Writing – review and editing, Visualization, Supervision, Project administration, Funding acquisition</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD56D2" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Add </w:t>
+      </w:r>
+      <w:r w:rsidR="002252A7" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Add </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Author 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="002252A7" w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>Conceptualization, Methodology, Software, Validation, Formal analysis, Investigation, Resources, Data curation, Writing – original draft preparation, Writing – review and editing, Visualization, Supervision, Project administration, Funding acquisition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BADF6CA" w14:textId="77777777" w:rsidR="002252A7" w:rsidRPr="002252A7" w:rsidRDefault="002252A7" w:rsidP="00994FF4">
-[...43 lines deleted...]
-    <w:sectPr w:rsidR="00C44ACF" w:rsidRPr="00C44ACF" w:rsidSect="002A3903">
+    <w:sectPr w:rsidR="002252A7" w:rsidRPr="00CD56D2" w:rsidSect="002A3903">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="727180AA" w14:textId="77777777" w:rsidR="00147439" w:rsidRDefault="00147439" w:rsidP="001B46A4">
+    <w:p w14:paraId="38CF9795" w14:textId="77777777" w:rsidR="00AA16E6" w:rsidRDefault="00AA16E6" w:rsidP="001B46A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52E1F995" w14:textId="77777777" w:rsidR="00147439" w:rsidRDefault="00147439" w:rsidP="001B46A4">
+    <w:p w14:paraId="3276CDED" w14:textId="77777777" w:rsidR="00AA16E6" w:rsidRDefault="00AA16E6" w:rsidP="001B46A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002AF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1334,51 +1286,51 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:id w:val="-677884692"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="6F6433C1" w14:textId="2FE58881" w:rsidR="00B75DF4" w:rsidRPr="001C417B" w:rsidRDefault="001C417B" w:rsidP="001C417B">
+      <w:p w14:paraId="6F6433C1" w14:textId="2FE58881" w:rsidR="00D548E3" w:rsidRPr="001C417B" w:rsidRDefault="00D548E3" w:rsidP="001C417B">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="001C417B">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="001C417B">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="001C417B">
           <w:rPr>
             <w:sz w:val="20"/>
@@ -1399,51 +1351,51 @@
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:id w:val="-442386375"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="4613AA32" w14:textId="4761A896" w:rsidR="00B75DF4" w:rsidRPr="001C417B" w:rsidRDefault="001C417B" w:rsidP="001C417B">
+      <w:p w14:paraId="4613AA32" w14:textId="4761A896" w:rsidR="00D548E3" w:rsidRPr="001C417B" w:rsidRDefault="00D548E3" w:rsidP="001C417B">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="001C417B">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="001C417B">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="001C417B">
           <w:rPr>
             <w:sz w:val="20"/>
@@ -1452,79 +1404,81 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="001C417B">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D647215" w14:textId="4EBCEED3" w:rsidR="004B1E0D" w:rsidRPr="004B1E0D" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+  <w:p w14:paraId="6D647215" w14:textId="4EBCEED3" w:rsidR="00D548E3" w:rsidRPr="00CD56D2" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="2" w:name="_Hlk75870896"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk75870897"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk75870990"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk75870991"/>
     <w:bookmarkStart w:id="6" w:name="_Hlk75871007"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk75871008"/>
     <w:bookmarkStart w:id="8" w:name="_Hlk75871016"/>
     <w:bookmarkStart w:id="9" w:name="_Hlk75871017"/>
     <w:bookmarkStart w:id="10" w:name="_Hlk75871023"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk75871024"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk75871041"/>
     <w:bookmarkStart w:id="13" w:name="_Hlk75871042"/>
     <w:bookmarkStart w:id="14" w:name="_Hlk75871051"/>
     <w:bookmarkStart w:id="15" w:name="_Hlk75871052"/>
-    <w:r w:rsidRPr="00966C98">
-      <w:rPr>
+    <w:r w:rsidRPr="00CD56D2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E4DBE9C" wp14:editId="3796483B">
           <wp:extent cx="205477" cy="72000"/>
           <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
           <wp:docPr id="6" name="Imagem 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 8"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -1535,525 +1489,396 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="205477" cy="72000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00966C98">
-      <w:rPr>
+    <w:r w:rsidRPr="00CD56D2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Published under the terms and conditions of an Attribution-</w:t>
-[...35 lines deleted...]
-      <w:t xml:space="preserve"> 4.0 International license.</w:t>
+      <w:t xml:space="preserve"> Published under the terms and conditions of an Attribution-NonCommercial-NoDerivatives 4.0 International license.</w:t>
     </w:r>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FD7A7FC" w14:textId="77777777" w:rsidR="00147439" w:rsidRDefault="00147439" w:rsidP="001B46A4">
+    <w:p w14:paraId="2B870B66" w14:textId="77777777" w:rsidR="00AA16E6" w:rsidRDefault="00AA16E6" w:rsidP="001B46A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A454ADE" w14:textId="77777777" w:rsidR="00147439" w:rsidRDefault="00147439" w:rsidP="001B46A4">
+    <w:p w14:paraId="35696D93" w14:textId="77777777" w:rsidR="00AA16E6" w:rsidRDefault="00AA16E6" w:rsidP="001B46A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4DD82731" w14:textId="091788C0" w:rsidR="00B13E22" w:rsidRPr="00883C66" w:rsidRDefault="00B13E22" w:rsidP="00B13E22">
+    <w:p w14:paraId="4DD82731" w14:textId="091788C0" w:rsidR="00D548E3" w:rsidRDefault="00D548E3" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:rPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk178188494"/>
-      <w:r w:rsidRPr="00B13E22">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Recebido: xx/x/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>. Aceite: xx/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="16"/>
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B13E22">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Publicado: x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="16"/>
-[...35 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Publicado</w:t>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t>/xx/202x.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F2C011" w14:textId="6DC40CAB" w:rsidR="00CD56D2" w:rsidRPr="00CD56D2" w:rsidRDefault="00CD56D2" w:rsidP="00CD56D2">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="0D0D0D"/>
+          <w:position w:val="-3"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02BF1815" wp14:editId="780B912D">
+            <wp:extent cx="97155" cy="95250"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1583758401" name="Imagem 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2062392885" name="Imagem 2062392885"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId1">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="97501" cy="95589"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>Corresponding Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...170 lines deleted...]
-        <w:r w:rsidR="00485EEF" w:rsidRPr="00023A5C">
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="001838D5">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
-            <w:szCs w:val="16"/>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
+            <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
           </w:rPr>
-          <w:t>author1@email.com</w:t>
+          <w:t>correspondingauthor@email.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00485EEF">
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="EB Garamond" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE96005" w14:textId="751E892B" w:rsidR="00D548E3" w:rsidRPr="00CD56D2" w:rsidRDefault="00D548E3" w:rsidP="00CD56D2">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Department, Faculty, University, address of the correspondent author, n., zip code, city, country.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4533CD64" w14:textId="5D243C3A" w:rsidR="00DF73A6" w:rsidRPr="00DF73A6" w:rsidRDefault="00DF73A6" w:rsidP="00DF73A6">
+    <w:p w14:paraId="4533CD64" w14:textId="50D2BC42" w:rsidR="00D548E3" w:rsidRPr="00DF73A6" w:rsidRDefault="00D548E3" w:rsidP="00CD56D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90C2D">
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00242BBC">
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Department, </w:t>
-[...45 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> Department, Faculty, University, city, country.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FCBAEB2" w14:textId="253E2090" w:rsidR="00EC27BB" w:rsidRDefault="00EC27BB" w:rsidP="00EC27BB">
+  <w:p w14:paraId="0FCBAEB2" w14:textId="253E2090" w:rsidR="00D548E3" w:rsidRDefault="00D548E3" w:rsidP="00EC27BB">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t xml:space="preserve">Surname, A., Surname, B. </w:t>
     </w:r>
     <w:r w:rsidRPr="00596A88">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>Finisterra,</w:t>
     </w:r>
     <w:r w:rsidRPr="00596A88">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
@@ -2092,129 +1917,160 @@
         <w:color w:val="000000"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00596A88">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>, e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>XXXXX</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3133A50A" w14:textId="14FAEB20" w:rsidR="004B1E0D" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+  <w:p w14:paraId="3133A50A" w14:textId="5BF7ECA6" w:rsidR="00D548E3" w:rsidRPr="008167FB" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Finisterra</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
-      </w:rPr>
-      <w:t>L</w:t>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>LX</w:t>
     </w:r>
-    <w:r w:rsidR="001C417B">
-      <w:rPr>
+    <w:r w:rsidR="008167FB" w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
-      </w:rPr>
-      <w:t>X</w:t>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>I</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidR="008167FB" w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
-      </w:rPr>
-      <w:t>nnn</w:t>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>131</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>), 202</w:t>
     </w:r>
-    <w:r w:rsidR="001C417B">
-      <w:rPr>
+    <w:r w:rsidR="008167FB" w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
-      </w:rPr>
-      <w:t>5</w:t>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47B2CB72" wp14:editId="4FC0C3F0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-32385</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-6985</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1259205" cy="403225"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -2233,120 +2089,125 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1259205" cy="403225"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>eDOI</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="254F3532" w14:textId="77777777" w:rsidR="004B1E0D" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+  <w:p w14:paraId="254F3532" w14:textId="77777777" w:rsidR="00D548E3" w:rsidRPr="008167FB" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>ISSN: 0430-5027</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6AB87A5B" w14:textId="57A0BC1A" w:rsidR="004B1E0D" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+  <w:p w14:paraId="6AB87A5B" w14:textId="57A0BC1A" w:rsidR="00D548E3" w:rsidRPr="008167FB" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
-      </w:rPr>
-      <w:t>doi: 10.18055/</w:t>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>doi: 10.18055/FinisDOI</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="5ED15FD4" w14:textId="27BAF3B9" w:rsidR="00B75DF4" w:rsidRPr="004B1E0D" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+  <w:p w14:paraId="5ED15FD4" w14:textId="27BAF3B9" w:rsidR="00D548E3" w:rsidRPr="008167FB" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Artigo</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CFE7823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA363444"/>
     <w:lvl w:ilvl="0" w:tplc="785C0798">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2764,344 +2625,357 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3267" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1528332207">
+  <w:num w:numId="1" w16cid:durableId="1745105591">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="641538419">
+  <w:num w:numId="2" w16cid:durableId="1665283669">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="794566873">
+  <w:num w:numId="3" w16cid:durableId="970205698">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="832181987">
+  <w:num w:numId="4" w16cid:durableId="789785985">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1328627164">
+  <w:num w:numId="5" w16cid:durableId="781269235">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="9258853">
+  <w:num w:numId="6" w16cid:durableId="329138413">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB2D50"/>
     <w:rsid w:val="00005A1C"/>
     <w:rsid w:val="000156C2"/>
     <w:rsid w:val="000302FB"/>
     <w:rsid w:val="000326F2"/>
     <w:rsid w:val="00033FDE"/>
     <w:rsid w:val="00041627"/>
     <w:rsid w:val="00061894"/>
     <w:rsid w:val="00074244"/>
     <w:rsid w:val="000765BA"/>
     <w:rsid w:val="00080CBD"/>
     <w:rsid w:val="000A0092"/>
     <w:rsid w:val="000A6545"/>
     <w:rsid w:val="000B576A"/>
     <w:rsid w:val="000C6064"/>
     <w:rsid w:val="000C6761"/>
     <w:rsid w:val="000C77B3"/>
     <w:rsid w:val="000D02E6"/>
     <w:rsid w:val="000E3DDD"/>
     <w:rsid w:val="000F309C"/>
     <w:rsid w:val="001153BF"/>
     <w:rsid w:val="001223C7"/>
     <w:rsid w:val="00147439"/>
     <w:rsid w:val="00150651"/>
     <w:rsid w:val="0016029D"/>
+    <w:rsid w:val="0016449B"/>
     <w:rsid w:val="00165F8C"/>
     <w:rsid w:val="00166024"/>
     <w:rsid w:val="001705CC"/>
     <w:rsid w:val="00175361"/>
     <w:rsid w:val="00176557"/>
     <w:rsid w:val="001A109E"/>
     <w:rsid w:val="001A4817"/>
     <w:rsid w:val="001A7CCF"/>
     <w:rsid w:val="001B46A4"/>
     <w:rsid w:val="001B66A8"/>
     <w:rsid w:val="001C417B"/>
     <w:rsid w:val="001C7692"/>
     <w:rsid w:val="001D08D9"/>
     <w:rsid w:val="001D1CE2"/>
     <w:rsid w:val="001E659F"/>
     <w:rsid w:val="001F24D7"/>
     <w:rsid w:val="001F7298"/>
     <w:rsid w:val="0020328B"/>
     <w:rsid w:val="00207A82"/>
     <w:rsid w:val="00207D9A"/>
     <w:rsid w:val="002252A7"/>
     <w:rsid w:val="002329C4"/>
     <w:rsid w:val="002332D6"/>
     <w:rsid w:val="002441E6"/>
     <w:rsid w:val="00253E80"/>
     <w:rsid w:val="002828D8"/>
     <w:rsid w:val="00284C70"/>
     <w:rsid w:val="00291D63"/>
     <w:rsid w:val="00292579"/>
     <w:rsid w:val="00293DF2"/>
     <w:rsid w:val="002A3903"/>
     <w:rsid w:val="002A4AEE"/>
     <w:rsid w:val="002B0555"/>
+    <w:rsid w:val="002C11D3"/>
     <w:rsid w:val="002C2381"/>
     <w:rsid w:val="002C275A"/>
     <w:rsid w:val="002C47EF"/>
     <w:rsid w:val="002D3373"/>
     <w:rsid w:val="002E0D03"/>
     <w:rsid w:val="00306B95"/>
     <w:rsid w:val="003106AA"/>
     <w:rsid w:val="0031440F"/>
     <w:rsid w:val="00314ECC"/>
     <w:rsid w:val="00316DFB"/>
     <w:rsid w:val="003253C6"/>
     <w:rsid w:val="00341AD3"/>
+    <w:rsid w:val="0035202D"/>
     <w:rsid w:val="00352AFF"/>
     <w:rsid w:val="003546AC"/>
     <w:rsid w:val="0036476D"/>
     <w:rsid w:val="00366479"/>
+    <w:rsid w:val="00381A3A"/>
     <w:rsid w:val="00382F25"/>
     <w:rsid w:val="003915D9"/>
     <w:rsid w:val="003A6CD9"/>
     <w:rsid w:val="003A736F"/>
     <w:rsid w:val="003C3591"/>
     <w:rsid w:val="003C3769"/>
     <w:rsid w:val="003C3EB3"/>
     <w:rsid w:val="003D11F9"/>
     <w:rsid w:val="003D4BB9"/>
     <w:rsid w:val="003F569C"/>
     <w:rsid w:val="00407FF4"/>
     <w:rsid w:val="00427FFD"/>
     <w:rsid w:val="00445C89"/>
     <w:rsid w:val="00454C13"/>
     <w:rsid w:val="00464970"/>
     <w:rsid w:val="00472F4B"/>
     <w:rsid w:val="004735E8"/>
     <w:rsid w:val="00474F8D"/>
     <w:rsid w:val="00480564"/>
     <w:rsid w:val="00483E2D"/>
     <w:rsid w:val="00485EEF"/>
     <w:rsid w:val="00486C15"/>
     <w:rsid w:val="00490D31"/>
     <w:rsid w:val="004B1154"/>
     <w:rsid w:val="004B1C37"/>
     <w:rsid w:val="004B1E0D"/>
     <w:rsid w:val="004B2DF1"/>
     <w:rsid w:val="004B32FD"/>
     <w:rsid w:val="004B4B72"/>
+    <w:rsid w:val="004B5E19"/>
     <w:rsid w:val="004C373A"/>
     <w:rsid w:val="004F2F3C"/>
     <w:rsid w:val="00504A59"/>
     <w:rsid w:val="0050609D"/>
     <w:rsid w:val="00510FA6"/>
     <w:rsid w:val="00511622"/>
     <w:rsid w:val="00526AF0"/>
     <w:rsid w:val="005348C3"/>
     <w:rsid w:val="0054132A"/>
     <w:rsid w:val="00560A0B"/>
     <w:rsid w:val="005652B4"/>
     <w:rsid w:val="00585A93"/>
+    <w:rsid w:val="00596E2D"/>
     <w:rsid w:val="005A20D9"/>
     <w:rsid w:val="005B40FF"/>
     <w:rsid w:val="005B49D0"/>
     <w:rsid w:val="005B674B"/>
     <w:rsid w:val="005D0C88"/>
     <w:rsid w:val="005D1A6E"/>
     <w:rsid w:val="005E29A4"/>
+    <w:rsid w:val="005F7D34"/>
     <w:rsid w:val="006122D6"/>
     <w:rsid w:val="0062202A"/>
     <w:rsid w:val="006233EF"/>
     <w:rsid w:val="00624CF9"/>
     <w:rsid w:val="00633FE9"/>
     <w:rsid w:val="00641599"/>
     <w:rsid w:val="0064718A"/>
     <w:rsid w:val="00651F89"/>
     <w:rsid w:val="00660EA8"/>
     <w:rsid w:val="0068074D"/>
     <w:rsid w:val="0068736A"/>
     <w:rsid w:val="00691715"/>
     <w:rsid w:val="00694C6D"/>
     <w:rsid w:val="006C3F35"/>
     <w:rsid w:val="006D3128"/>
     <w:rsid w:val="006D45A9"/>
     <w:rsid w:val="006E2A92"/>
     <w:rsid w:val="006E31C0"/>
     <w:rsid w:val="006E32B8"/>
     <w:rsid w:val="006E4877"/>
     <w:rsid w:val="006F2863"/>
     <w:rsid w:val="006F3F62"/>
     <w:rsid w:val="0071382A"/>
     <w:rsid w:val="00717AFF"/>
     <w:rsid w:val="00737257"/>
     <w:rsid w:val="0075714C"/>
     <w:rsid w:val="007678E5"/>
     <w:rsid w:val="00772534"/>
     <w:rsid w:val="007741D6"/>
     <w:rsid w:val="00777C03"/>
     <w:rsid w:val="00781C11"/>
     <w:rsid w:val="00782516"/>
     <w:rsid w:val="007841EB"/>
+    <w:rsid w:val="0079027B"/>
     <w:rsid w:val="007920C6"/>
     <w:rsid w:val="00795AED"/>
     <w:rsid w:val="007B2549"/>
     <w:rsid w:val="007C66CE"/>
     <w:rsid w:val="007D20C2"/>
     <w:rsid w:val="007D32FA"/>
     <w:rsid w:val="007E7755"/>
     <w:rsid w:val="00803EC5"/>
     <w:rsid w:val="0080451B"/>
     <w:rsid w:val="00813D7F"/>
+    <w:rsid w:val="008167FB"/>
     <w:rsid w:val="0085195E"/>
     <w:rsid w:val="00876DEA"/>
     <w:rsid w:val="00877113"/>
     <w:rsid w:val="00887C43"/>
     <w:rsid w:val="00891067"/>
     <w:rsid w:val="008A0A10"/>
     <w:rsid w:val="008A39C5"/>
     <w:rsid w:val="008A5F3A"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B4CE9"/>
     <w:rsid w:val="008C1641"/>
     <w:rsid w:val="008E2D1E"/>
     <w:rsid w:val="008E7148"/>
     <w:rsid w:val="008F18E5"/>
     <w:rsid w:val="00904624"/>
     <w:rsid w:val="00917285"/>
     <w:rsid w:val="00921036"/>
     <w:rsid w:val="00924D99"/>
     <w:rsid w:val="00934F1D"/>
+    <w:rsid w:val="00941677"/>
     <w:rsid w:val="00956D8B"/>
     <w:rsid w:val="00956F91"/>
     <w:rsid w:val="00965547"/>
     <w:rsid w:val="00965C6B"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="00994FF4"/>
     <w:rsid w:val="009974BD"/>
     <w:rsid w:val="009A1829"/>
     <w:rsid w:val="009A3874"/>
     <w:rsid w:val="009B0D2D"/>
     <w:rsid w:val="009B14C5"/>
     <w:rsid w:val="009D3E2E"/>
     <w:rsid w:val="00A0274E"/>
     <w:rsid w:val="00A04EF5"/>
     <w:rsid w:val="00A24887"/>
     <w:rsid w:val="00A35189"/>
     <w:rsid w:val="00A369CD"/>
     <w:rsid w:val="00A3781B"/>
     <w:rsid w:val="00A408A0"/>
     <w:rsid w:val="00A54414"/>
     <w:rsid w:val="00A5574E"/>
     <w:rsid w:val="00A574C3"/>
     <w:rsid w:val="00A62B15"/>
     <w:rsid w:val="00A71467"/>
     <w:rsid w:val="00A77A1E"/>
     <w:rsid w:val="00A77B9C"/>
+    <w:rsid w:val="00AA16E6"/>
     <w:rsid w:val="00AA1998"/>
     <w:rsid w:val="00AC1196"/>
     <w:rsid w:val="00AC5457"/>
     <w:rsid w:val="00AC68DB"/>
     <w:rsid w:val="00AD563D"/>
     <w:rsid w:val="00AF3F2C"/>
     <w:rsid w:val="00AF4C0A"/>
     <w:rsid w:val="00B10AB1"/>
     <w:rsid w:val="00B13E22"/>
     <w:rsid w:val="00B146B1"/>
     <w:rsid w:val="00B403F0"/>
     <w:rsid w:val="00B41D6C"/>
     <w:rsid w:val="00B4431C"/>
     <w:rsid w:val="00B66D25"/>
     <w:rsid w:val="00B75DF4"/>
     <w:rsid w:val="00B80442"/>
     <w:rsid w:val="00B93818"/>
     <w:rsid w:val="00BC6140"/>
     <w:rsid w:val="00BD03B8"/>
     <w:rsid w:val="00C07405"/>
     <w:rsid w:val="00C12E23"/>
     <w:rsid w:val="00C44ACF"/>
     <w:rsid w:val="00C6507C"/>
     <w:rsid w:val="00C762D4"/>
     <w:rsid w:val="00CB0A9A"/>
     <w:rsid w:val="00CB2CB5"/>
     <w:rsid w:val="00CD4742"/>
+    <w:rsid w:val="00CD56D2"/>
     <w:rsid w:val="00CF62DF"/>
     <w:rsid w:val="00D0069D"/>
     <w:rsid w:val="00D02E90"/>
     <w:rsid w:val="00D04BF6"/>
     <w:rsid w:val="00D14D50"/>
     <w:rsid w:val="00D35E19"/>
+    <w:rsid w:val="00D548E3"/>
     <w:rsid w:val="00D54BE6"/>
     <w:rsid w:val="00D60A61"/>
     <w:rsid w:val="00D66650"/>
     <w:rsid w:val="00D7785F"/>
     <w:rsid w:val="00D77B67"/>
     <w:rsid w:val="00D90CBB"/>
     <w:rsid w:val="00D91509"/>
     <w:rsid w:val="00D92E83"/>
     <w:rsid w:val="00DA0C82"/>
     <w:rsid w:val="00DB2D50"/>
     <w:rsid w:val="00DD7276"/>
     <w:rsid w:val="00DE1AF9"/>
     <w:rsid w:val="00DF73A6"/>
     <w:rsid w:val="00E156BF"/>
     <w:rsid w:val="00E15984"/>
     <w:rsid w:val="00E643ED"/>
     <w:rsid w:val="00E65768"/>
     <w:rsid w:val="00E97322"/>
     <w:rsid w:val="00EA0C61"/>
     <w:rsid w:val="00EB05E4"/>
     <w:rsid w:val="00EB777C"/>
     <w:rsid w:val="00EC27BB"/>
     <w:rsid w:val="00EC4AAE"/>
     <w:rsid w:val="00ED2A91"/>
     <w:rsid w:val="00ED7A7F"/>
@@ -4619,50 +4493,62 @@
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E643ED"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioCarter1">
     <w:name w:val="Texto de comentário Caráter1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B10AB1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoNoResolvida">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD56D2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="84618510">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="158011882">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4892,63 +4778,63 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2118518065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casrai.org/credit/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000x-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000x-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casrai.org/credit/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000x-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000x-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author3@email.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author2@email.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author1@email.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correspondingauthor@email.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rute\Downloads\Template_Artigos.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5240,78 +5126,78 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F550DC0-AB7B-4925-9737-700F61AC72CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37695A50-FA0A-4F03-80D1-7F2F258B399D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Template_Artigos</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>203</Words>
-  <Characters>1097</Characters>
+  <Words>201</Words>
+  <Characters>1086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CENSE - FCT/UNL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1298</CharactersWithSpaces>
+  <CharactersWithSpaces>1285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Finisterra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>