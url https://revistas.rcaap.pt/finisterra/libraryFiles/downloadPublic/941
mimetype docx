--- v1 (2026-08-10)
+++ v2 (2026-09-13)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2154E816" w14:textId="77777777" w:rsidR="001C417B" w:rsidRPr="00CD56D2" w:rsidRDefault="001C417B" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -978,51 +980,73 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">For research articles with multiple authors, </w:t>
       </w:r>
       <w:r w:rsidR="00D35E19" w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>individual</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contributions must be provided using the CRediT taxonomy (</w:t>
+        <w:t xml:space="preserve"> contributions must be provided using the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taxonomy (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00CD56D2">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
           </w:rPr>
           <w:t>https://casrai.org/credit/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD56D2">
@@ -1137,75 +1161,76 @@
         <w:t xml:space="preserve">Add </w:t>
       </w:r>
       <w:r w:rsidR="002252A7" w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 2: </w:t>
       </w:r>
       <w:r w:rsidR="002252A7" w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conceptualization, Methodology, Software, Validation, Formal analysis, Investigation, Resources, Data curation, Writing – original draft preparation, Writing – review and editing, Visualization, Supervision, Project administration, Funding acquisition.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002252A7" w:rsidRPr="00CD56D2" w:rsidSect="002A3903">
       <w:headerReference w:type="even" r:id="rId12"/>
-      <w:footerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38CF9795" w14:textId="77777777" w:rsidR="00AA16E6" w:rsidRDefault="00AA16E6" w:rsidP="001B46A4">
+    <w:p w14:paraId="554FA8A5" w14:textId="77777777" w:rsidR="003505B7" w:rsidRDefault="003505B7" w:rsidP="001B46A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3276CDED" w14:textId="77777777" w:rsidR="00AA16E6" w:rsidRDefault="00AA16E6" w:rsidP="001B46A4">
+    <w:p w14:paraId="3101D921" w14:textId="77777777" w:rsidR="003505B7" w:rsidRDefault="003505B7" w:rsidP="001B46A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1234,62 +1259,59 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EB Garamond">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="02000413" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -1404,232 +1426,271 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="001C417B">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D647215" w14:textId="4EBCEED3" w:rsidR="00D548E3" w:rsidRPr="00CD56D2" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
+  <w:p w14:paraId="6D647215" w14:textId="450F845A" w:rsidR="00D548E3" w:rsidRPr="00CD56D2" w:rsidRDefault="0031344B" w:rsidP="004E09FD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="2" w:name="_Hlk75870896"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk75870897"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk75870990"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk75870991"/>
     <w:bookmarkStart w:id="6" w:name="_Hlk75871007"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk75871008"/>
     <w:bookmarkStart w:id="8" w:name="_Hlk75871016"/>
     <w:bookmarkStart w:id="9" w:name="_Hlk75871017"/>
     <w:bookmarkStart w:id="10" w:name="_Hlk75871023"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk75871024"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk75871041"/>
     <w:bookmarkStart w:id="13" w:name="_Hlk75871042"/>
     <w:bookmarkStart w:id="14" w:name="_Hlk75871051"/>
     <w:bookmarkStart w:id="15" w:name="_Hlk75871052"/>
-    <w:r w:rsidRPr="00CD56D2">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
-        <w:lang w:eastAsia="pt-PT"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E4DBE9C" wp14:editId="3796483B">
-[...2 lines deleted...]
-          <wp:docPr id="6" name="Imagem 6"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C465AF7" wp14:editId="72E5924D">
+          <wp:extent cx="180000" cy="63674"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="471553549" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 8"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="471553549" name="Imagem 471553549"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...7 lines deleted...]
-                  <a:srcRect/>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect l="39917" t="23245" r="43830" b="45826"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="205477" cy="72000"/>
+                    <a:ext cx="180000" cy="63674"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00CD56D2">
+    <w:r w:rsidR="00D548E3" w:rsidRPr="00CD56D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Published under the terms and conditions of an Attribution-NonCommercial-NoDerivatives 4.0 International license.</w:t>
     </w:r>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B870B66" w14:textId="77777777" w:rsidR="00AA16E6" w:rsidRDefault="00AA16E6" w:rsidP="001B46A4">
+    <w:p w14:paraId="7A19A835" w14:textId="77777777" w:rsidR="003505B7" w:rsidRDefault="003505B7" w:rsidP="001B46A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35696D93" w14:textId="77777777" w:rsidR="00AA16E6" w:rsidRDefault="00AA16E6" w:rsidP="001B46A4">
+    <w:p w14:paraId="30E6FAB5" w14:textId="77777777" w:rsidR="003505B7" w:rsidRDefault="003505B7" w:rsidP="001B46A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4DD82731" w14:textId="091788C0" w:rsidR="00D548E3" w:rsidRDefault="00D548E3" w:rsidP="00CD56D2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk178188494"/>
       <w:r w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Recebido: xx/x/202</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Recebido: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>. Aceite: xx/</w:t>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>/x/202</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aceite: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD56D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD56D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -1916,50 +1977,60 @@
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00596A88">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>, e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>XXXXX</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D273DF4" w14:textId="77777777" w:rsidR="0031344B" w:rsidRDefault="0031344B">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3133A50A" w14:textId="5BF7ECA6" w:rsidR="00D548E3" w:rsidRPr="008167FB" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008167FB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Finisterra</w:t>
     </w:r>
     <w:r w:rsidRPr="008167FB">
       <w:rPr>
@@ -2089,108 +2160,130 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1259205" cy="403225"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="008167FB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>eDOI</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="254F3532" w14:textId="77777777" w:rsidR="00D548E3" w:rsidRPr="008167FB" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
+  <w:p w14:paraId="254F3532" w14:textId="22E1CAC9" w:rsidR="00D548E3" w:rsidRPr="008167FB" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008167FB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>ISSN: 0430-5027</w:t>
+      <w:t xml:space="preserve">ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidR="00B04DF3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2182-2905</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AB87A5B" w14:textId="57A0BC1A" w:rsidR="00D548E3" w:rsidRPr="008167FB" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008167FB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>doi: 10.18055/FinisDOI</w:t>
+      <w:t>doi: 10.18055/</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008167FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>FinisDOI</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="5ED15FD4" w14:textId="27BAF3B9" w:rsidR="00D548E3" w:rsidRPr="008167FB" w:rsidRDefault="00D548E3" w:rsidP="004B1E0D">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008167FB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Artigo</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2648,51 +2741,52 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1745105591">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1665283669">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="970205698">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="789785985">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="781269235">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="329138413">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="220"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -2743,92 +2837,95 @@
     <w:rsid w:val="001F7298"/>
     <w:rsid w:val="0020328B"/>
     <w:rsid w:val="00207A82"/>
     <w:rsid w:val="00207D9A"/>
     <w:rsid w:val="002252A7"/>
     <w:rsid w:val="002329C4"/>
     <w:rsid w:val="002332D6"/>
     <w:rsid w:val="002441E6"/>
     <w:rsid w:val="00253E80"/>
     <w:rsid w:val="002828D8"/>
     <w:rsid w:val="00284C70"/>
     <w:rsid w:val="00291D63"/>
     <w:rsid w:val="00292579"/>
     <w:rsid w:val="00293DF2"/>
     <w:rsid w:val="002A3903"/>
     <w:rsid w:val="002A4AEE"/>
     <w:rsid w:val="002B0555"/>
     <w:rsid w:val="002C11D3"/>
     <w:rsid w:val="002C2381"/>
     <w:rsid w:val="002C275A"/>
     <w:rsid w:val="002C47EF"/>
     <w:rsid w:val="002D3373"/>
     <w:rsid w:val="002E0D03"/>
     <w:rsid w:val="00306B95"/>
     <w:rsid w:val="003106AA"/>
+    <w:rsid w:val="0031344B"/>
     <w:rsid w:val="0031440F"/>
     <w:rsid w:val="00314ECC"/>
     <w:rsid w:val="00316DFB"/>
     <w:rsid w:val="003253C6"/>
     <w:rsid w:val="00341AD3"/>
+    <w:rsid w:val="003505B7"/>
     <w:rsid w:val="0035202D"/>
     <w:rsid w:val="00352AFF"/>
     <w:rsid w:val="003546AC"/>
     <w:rsid w:val="0036476D"/>
     <w:rsid w:val="00366479"/>
     <w:rsid w:val="00381A3A"/>
     <w:rsid w:val="00382F25"/>
     <w:rsid w:val="003915D9"/>
     <w:rsid w:val="003A6CD9"/>
     <w:rsid w:val="003A736F"/>
     <w:rsid w:val="003C3591"/>
     <w:rsid w:val="003C3769"/>
     <w:rsid w:val="003C3EB3"/>
     <w:rsid w:val="003D11F9"/>
     <w:rsid w:val="003D4BB9"/>
     <w:rsid w:val="003F569C"/>
     <w:rsid w:val="00407FF4"/>
     <w:rsid w:val="00427FFD"/>
     <w:rsid w:val="00445C89"/>
     <w:rsid w:val="00454C13"/>
     <w:rsid w:val="00464970"/>
     <w:rsid w:val="00472F4B"/>
     <w:rsid w:val="004735E8"/>
     <w:rsid w:val="00474F8D"/>
     <w:rsid w:val="00480564"/>
     <w:rsid w:val="00483E2D"/>
     <w:rsid w:val="00485EEF"/>
     <w:rsid w:val="00486C15"/>
     <w:rsid w:val="00490D31"/>
     <w:rsid w:val="004B1154"/>
     <w:rsid w:val="004B1C37"/>
     <w:rsid w:val="004B1E0D"/>
     <w:rsid w:val="004B2DF1"/>
     <w:rsid w:val="004B32FD"/>
     <w:rsid w:val="004B4B72"/>
     <w:rsid w:val="004B5E19"/>
     <w:rsid w:val="004C373A"/>
+    <w:rsid w:val="004E09FD"/>
     <w:rsid w:val="004F2F3C"/>
     <w:rsid w:val="00504A59"/>
     <w:rsid w:val="0050609D"/>
     <w:rsid w:val="00510FA6"/>
     <w:rsid w:val="00511622"/>
     <w:rsid w:val="00526AF0"/>
     <w:rsid w:val="005348C3"/>
     <w:rsid w:val="0054132A"/>
     <w:rsid w:val="00560A0B"/>
     <w:rsid w:val="005652B4"/>
     <w:rsid w:val="00585A93"/>
     <w:rsid w:val="00596E2D"/>
     <w:rsid w:val="005A20D9"/>
     <w:rsid w:val="005B40FF"/>
     <w:rsid w:val="005B49D0"/>
     <w:rsid w:val="005B674B"/>
     <w:rsid w:val="005D0C88"/>
     <w:rsid w:val="005D1A6E"/>
     <w:rsid w:val="005E29A4"/>
     <w:rsid w:val="005F7D34"/>
     <w:rsid w:val="006122D6"/>
     <w:rsid w:val="0062202A"/>
     <w:rsid w:val="006233EF"/>
     <w:rsid w:val="00624CF9"/>
     <w:rsid w:val="00633FE9"/>
@@ -2894,60 +2991,62 @@
     <w:rsid w:val="00941677"/>
     <w:rsid w:val="00956D8B"/>
     <w:rsid w:val="00956F91"/>
     <w:rsid w:val="00965547"/>
     <w:rsid w:val="00965C6B"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="00994FF4"/>
     <w:rsid w:val="009974BD"/>
     <w:rsid w:val="009A1829"/>
     <w:rsid w:val="009A3874"/>
     <w:rsid w:val="009B0D2D"/>
     <w:rsid w:val="009B14C5"/>
     <w:rsid w:val="009D3E2E"/>
     <w:rsid w:val="00A0274E"/>
     <w:rsid w:val="00A04EF5"/>
     <w:rsid w:val="00A24887"/>
     <w:rsid w:val="00A35189"/>
     <w:rsid w:val="00A369CD"/>
     <w:rsid w:val="00A3781B"/>
     <w:rsid w:val="00A408A0"/>
     <w:rsid w:val="00A54414"/>
     <w:rsid w:val="00A5574E"/>
     <w:rsid w:val="00A574C3"/>
     <w:rsid w:val="00A62B15"/>
     <w:rsid w:val="00A71467"/>
+    <w:rsid w:val="00A76424"/>
     <w:rsid w:val="00A77A1E"/>
     <w:rsid w:val="00A77B9C"/>
     <w:rsid w:val="00AA16E6"/>
     <w:rsid w:val="00AA1998"/>
     <w:rsid w:val="00AC1196"/>
     <w:rsid w:val="00AC5457"/>
     <w:rsid w:val="00AC68DB"/>
     <w:rsid w:val="00AD563D"/>
     <w:rsid w:val="00AF3F2C"/>
     <w:rsid w:val="00AF4C0A"/>
+    <w:rsid w:val="00B04DF3"/>
     <w:rsid w:val="00B10AB1"/>
     <w:rsid w:val="00B13E22"/>
     <w:rsid w:val="00B146B1"/>
     <w:rsid w:val="00B403F0"/>
     <w:rsid w:val="00B41D6C"/>
     <w:rsid w:val="00B4431C"/>
     <w:rsid w:val="00B66D25"/>
     <w:rsid w:val="00B75DF4"/>
     <w:rsid w:val="00B80442"/>
     <w:rsid w:val="00B93818"/>
     <w:rsid w:val="00BC6140"/>
     <w:rsid w:val="00BD03B8"/>
     <w:rsid w:val="00C07405"/>
     <w:rsid w:val="00C12E23"/>
     <w:rsid w:val="00C44ACF"/>
     <w:rsid w:val="00C6507C"/>
     <w:rsid w:val="00C762D4"/>
     <w:rsid w:val="00CB0A9A"/>
     <w:rsid w:val="00CB2CB5"/>
     <w:rsid w:val="00CD4742"/>
     <w:rsid w:val="00CD56D2"/>
     <w:rsid w:val="00CF62DF"/>
     <w:rsid w:val="00D0069D"/>
     <w:rsid w:val="00D02E90"/>
     <w:rsid w:val="00D04BF6"/>
@@ -4778,62 +4877,62 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2118518065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casrai.org/credit/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000x-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000x-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casrai.org/credit/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000x-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000x-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.JPG"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correspondingauthor@email.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rute\Downloads\Template_Artigos.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>