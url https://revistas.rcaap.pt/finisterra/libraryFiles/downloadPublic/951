--- v0 (2025-12-06)
+++ v1 (2026-08-10)
@@ -6,4364 +6,6777 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E1115A3" w14:textId="77777777" w:rsidR="008E2D1E" w:rsidRPr="001F26CB" w:rsidRDefault="008E2D1E" w:rsidP="0064718A">
-[...22 lines deleted...]
-    <w:p w14:paraId="4B241FCA" w14:textId="48C32DEA" w:rsidR="001F26CB" w:rsidRPr="001F26CB" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
+    <w:p w14:paraId="3077E3EF" w14:textId="4D40D47A" w:rsidR="008E2D1E" w:rsidRPr="00B557B8" w:rsidRDefault="008E2D1E" w:rsidP="00302787">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C54521" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRPr="00B557B8" w:rsidRDefault="001F26CB" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="027019E0" w14:textId="6D4FEDD2" w:rsidR="00EC4AAE" w:rsidRPr="00DB1A33" w:rsidRDefault="00AB25C5" w:rsidP="0064718A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027019E0" w14:textId="0FA3D0EA" w:rsidR="00EC4AAE" w:rsidRPr="00B557B8" w:rsidRDefault="00AB25C5" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="Ttulo-Finisterra"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="219D55E2" w14:textId="6DB6B67A" w:rsidR="008E2D1E" w:rsidRPr="00DB1A33" w:rsidRDefault="00AB25C5" w:rsidP="0064718A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>TITLE</w:t>
+      </w:r>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219D55E2" w14:textId="6DB6B67A" w:rsidR="008E2D1E" w:rsidRPr="00B557B8" w:rsidRDefault="00AB25C5" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="Subttulo-Finisterra"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SUBTITLE</w:t>
       </w:r>
-      <w:r w:rsidR="00EC4AAE" w:rsidRPr="00DB1A33">
-        <w:rPr>
+      <w:r w:rsidR="00EC4AAE" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF478BA" w14:textId="77777777" w:rsidR="008E2D1E" w:rsidRPr="00DB1A33" w:rsidRDefault="008E2D1E" w:rsidP="0064718A">
+    <w:p w14:paraId="2B0A6CA2" w14:textId="65D6C81B" w:rsidR="008E2D1E" w:rsidRPr="005871A3" w:rsidRDefault="008E2D1E" w:rsidP="0064718A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="49F641B7" w14:textId="3D664F36" w:rsidR="008E2D1E" w:rsidRPr="00E8310A" w:rsidRDefault="00E8310A" w:rsidP="0064718A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15655722" w14:textId="77777777" w:rsidR="005871A3" w:rsidRPr="005871A3" w:rsidRDefault="005871A3" w:rsidP="005871A3">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2F668F" w14:textId="77777777" w:rsidR="005871A3" w:rsidRPr="005871A3" w:rsidRDefault="005871A3" w:rsidP="005871A3">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65920CAC" w14:textId="77777777" w:rsidR="005871A3" w:rsidRPr="005871A3" w:rsidRDefault="005871A3" w:rsidP="005871A3">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F641B7" w14:textId="4BE06C99" w:rsidR="008E2D1E" w:rsidRPr="00781C84" w:rsidRDefault="00E8310A" w:rsidP="0064718A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1253"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...40 lines deleted...]
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Delete before submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nly articles require a title, abstract, and keywords. Other types of submissions should include only the title. The language requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00164293" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for title, abstract, and keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are as follows</w:t>
+      </w:r>
+      <w:r w:rsidR="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00976575" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00976575" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>choos</w:t>
+      </w:r>
+      <w:r w:rsidR="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00976575" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only two languages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) for articles</w:t>
+      </w:r>
+      <w:r w:rsidR="00164293" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00164293" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>written in English</w:t>
+      </w:r>
+      <w:r w:rsidR="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00164293" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, followed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00164293" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8310A">
-[...7 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Portuguese translation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; ii) for articles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>written in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Portuguese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005871A3" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spanish</w:t>
+      </w:r>
+      <w:r w:rsidR="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00164293" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8310A">
-[...7 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>original language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, followed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00164293" w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8310A">
-[...6 lines deleted...]
-    <w:p w14:paraId="223A3A22" w14:textId="77777777" w:rsidR="00E8310A" w:rsidRPr="00E8310A" w:rsidRDefault="00E8310A" w:rsidP="00E8310A">
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>English translation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223A3A22" w14:textId="77777777" w:rsidR="00E8310A" w:rsidRPr="005871A3" w:rsidRDefault="00E8310A" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2780B605" w14:textId="461B8D0F" w:rsidR="001766C3" w:rsidRPr="001766C3" w:rsidRDefault="001766C3" w:rsidP="001766C3">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61734141" w14:textId="77777777" w:rsidR="005871A3" w:rsidRPr="005871A3" w:rsidRDefault="005871A3" w:rsidP="00302787">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BFCEF6" w14:textId="77777777" w:rsidR="005871A3" w:rsidRPr="005871A3" w:rsidRDefault="005871A3" w:rsidP="00302787">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B971FE" w14:textId="77777777" w:rsidR="005871A3" w:rsidRPr="005871A3" w:rsidRDefault="005871A3" w:rsidP="00302787">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2780B605" w14:textId="756D68FD" w:rsidR="001766C3" w:rsidRPr="00B557B8" w:rsidRDefault="001766C3" w:rsidP="001766C3">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001766C3">
+      <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="Resumo-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="001766C3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001766C3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00AB25C5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AB25C5" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB25C5">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abstracts should be approximately 1,500 characters in length, including spaces, and must not contain bibliographic references or citations. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>Abstracts should be approximately 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A44EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Only articles require title, abstract and keywords in </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>two</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">500 characters in length, including spaces, and must not contain bibliographic references or citations. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25C5" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> languages.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Only articles require title, abstract and keywords in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8310A" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25C5" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> languages.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8310A" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001766C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD3A9B9" w14:textId="77777777" w:rsidR="001766C3" w:rsidRPr="00166024" w:rsidRDefault="001766C3" w:rsidP="001766C3">
-[...1 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="0FD3A9B9" w14:textId="4704071D" w:rsidR="001766C3" w:rsidRPr="00B557B8" w:rsidRDefault="001766C3" w:rsidP="00302787">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00166024">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="4622D1C2" w14:textId="51D61E58" w:rsidR="001766C3" w:rsidRPr="00B557B8" w:rsidRDefault="001766C3" w:rsidP="001766C3">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="PalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Minion Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Minion Pro"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Keywords:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Keyword 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>; keyword 2; keyword 3; keyword 4; keyword 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D0CC2A" w14:textId="77777777" w:rsidR="001766C3" w:rsidRPr="00B557B8" w:rsidRDefault="001766C3" w:rsidP="00302787">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Resumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0743F289" w14:textId="6425ECB5" w:rsidR="009A3874" w:rsidRPr="00B557B8" w:rsidRDefault="009A3874" w:rsidP="0064718A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="66D0CC2A" w14:textId="77777777" w:rsidR="001766C3" w:rsidRPr="00DB1A33" w:rsidRDefault="001766C3" w:rsidP="0064718A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="Resumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>RESUMO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITLE IN PORTUGUESE. </w:t>
+      </w:r>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BC1835" w14:textId="0091B98F" w:rsidR="009A3874" w:rsidRPr="00B557B8" w:rsidRDefault="009A3874" w:rsidP="00302787">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF98A10" w14:textId="079F70DC" w:rsidR="009A3874" w:rsidRPr="00B557B8" w:rsidRDefault="009A3874" w:rsidP="0064718A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Resumo-FinisterraCarter"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0743F289" w14:textId="6425ECB5" w:rsidR="009A3874" w:rsidRPr="00166024" w:rsidRDefault="009A3874" w:rsidP="0064718A">
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="PalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavra-chave 1; </w:t>
+      </w:r>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>palavra-chave 2; palavra-chave 3; palavra-chave 4; palavra-chave 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5632555D" w14:textId="77777777" w:rsidR="009A3874" w:rsidRPr="00B557B8" w:rsidRDefault="009A3874" w:rsidP="00302787">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54512D53" w14:textId="2DA48BF9" w:rsidR="000C6761" w:rsidRPr="00B557B8" w:rsidRDefault="000C6761" w:rsidP="0064718A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001766C3">
-[...1 lines deleted...]
-          <w:rStyle w:val="Resumo-FinisterraCarter"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="Resume-FinisterraCarter"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>RESUMO</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>RESUMEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="001766C3">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>TITLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IN SPANISH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. Text. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoResumo-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4944B832" w14:textId="77777777" w:rsidR="000C6761" w:rsidRPr="00B557B8" w:rsidRDefault="000C6761" w:rsidP="00302787">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...259 lines deleted...]
-    <w:p w14:paraId="54BC1835" w14:textId="77777777" w:rsidR="009A3874" w:rsidRPr="00166024" w:rsidRDefault="009A3874" w:rsidP="0064718A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489183F2" w14:textId="27D5577C" w:rsidR="009A3874" w:rsidRPr="00781C84" w:rsidRDefault="000C6761" w:rsidP="00781C84">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
-[...387 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00166024">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="PalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:ascii="Minion Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Minion Pro"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Palavras clave:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00781C84">
+        <w:rPr>
+          <w:rStyle w:val="PalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00781C84" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="PalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>clave:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A6CD9" w:rsidRPr="00166024">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A6CD9" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Palavra clave</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00166024">
+        <w:t>Palavra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2739C">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A6CD9" w:rsidRPr="00166024">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6CD9" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Palavra clave</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00166024">
+        <w:t>clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A6CD9" w:rsidRPr="00166024">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00781C84" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Palavra clave 3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00166024">
+        <w:t>1;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A6CD9" w:rsidRPr="00166024">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Palavra clave</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00166024">
+        <w:t>palavra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A6CD9" w:rsidRPr="00166024">
+        <w:t xml:space="preserve"> clave </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Palavra clave</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00166024">
+        <w:t>2;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02671B5E" w14:textId="77777777" w:rsidR="000C6761" w:rsidRPr="001F26CB" w:rsidRDefault="000C6761" w:rsidP="0064718A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>palavra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>3;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>palavra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>4;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>palavra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="CorpoPalavrasChave-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D936F5" w14:textId="331DF7D9" w:rsidR="003C3EB3" w:rsidRPr="00B557B8" w:rsidRDefault="003C3EB3" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:ind w:right="0"/>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07D936F5" w14:textId="331DF7D9" w:rsidR="003C3EB3" w:rsidRPr="001F26CB" w:rsidRDefault="003C3EB3" w:rsidP="003C3EB3">
+    <w:p w14:paraId="1FBA0511" w14:textId="77777777" w:rsidR="003C3EB3" w:rsidRPr="00B557B8" w:rsidRDefault="003C3EB3" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FBA0511" w14:textId="77777777" w:rsidR="003C3EB3" w:rsidRPr="001F26CB" w:rsidRDefault="003C3EB3" w:rsidP="003C3EB3">
+    <w:p w14:paraId="25D34861" w14:textId="4F578D94" w:rsidR="00E643ED" w:rsidRPr="00B557B8" w:rsidRDefault="001766C3" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk62038509"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>HIGHLIGHTS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>DESTAQUES</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F43CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>PUNTOS DESTACADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579C0C54" w14:textId="77777777" w:rsidR="00E643ED" w:rsidRPr="00B557B8" w:rsidRDefault="00E643ED" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6071B89C" w14:textId="5B44C181" w:rsidR="00E643ED" w:rsidRDefault="001766C3" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Highlights are mandatory. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8766C9" w14:textId="5E62850C" w:rsidR="006457D3" w:rsidRPr="006457D3" w:rsidRDefault="006457D3" w:rsidP="006457D3">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ighlights must be written in the language of the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32284813" w14:textId="3CB04D58" w:rsidR="006457D3" w:rsidRDefault="001766C3" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Consist of 3 to 5 key points</w:t>
+      </w:r>
+      <w:r w:rsidR="006457D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B432D1E" w14:textId="20B52BAD" w:rsidR="00E643ED" w:rsidRPr="00B557B8" w:rsidRDefault="006457D3" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mphasise the relevance and innovation of the study’s methods and/or results</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25C5" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8A9DDC" w14:textId="61CA0556" w:rsidR="00B557B8" w:rsidRDefault="001766C3" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Each point must not exceed 85 characters, including spaces</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25C5" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="69B5A0CC" w14:textId="77777777" w:rsidR="00E643ED" w:rsidRPr="00B557B8" w:rsidRDefault="00E643ED" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615E3A44" w14:textId="77777777" w:rsidR="00E643ED" w:rsidRPr="00B557B8" w:rsidRDefault="00E643ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="25D34861" w14:textId="5F6D3981" w:rsidR="00E643ED" w:rsidRDefault="001766C3" w:rsidP="00E643ED">
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A313E9" w14:textId="310EE2E6" w:rsidR="008E2D1E" w:rsidRPr="00B557B8" w:rsidRDefault="001766C3" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:lastRenderedPageBreak/>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3FCD34" w14:textId="77777777" w:rsidR="00511622" w:rsidRPr="00B557B8" w:rsidRDefault="00511622" w:rsidP="00302787">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001ABE53" w14:textId="1D0413D4" w:rsidR="001766C3" w:rsidRPr="00360563" w:rsidRDefault="001766C3" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This template is intended to support the submission of manuscripts to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Finisterra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. Manuscripts that are not submitted according to the template provided will not proceed to peer review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112F5241" w14:textId="1E621643" w:rsidR="001766C3" w:rsidRPr="00360563" w:rsidRDefault="001766C3" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research and review articles must not exceed 35</w:t>
+      </w:r>
+      <w:r w:rsidR="002E64B7" w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>000 characters including spaces, excluding abstracts, titles, keywords, bibliography, tables, and figures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3576C3" w14:textId="33549AE4" w:rsidR="001766C3" w:rsidRPr="00360563" w:rsidRDefault="001766C3" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Book reviews must not exceed 15</w:t>
+      </w:r>
+      <w:r w:rsidR="002E64B7" w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>000 characters including spaces, and author commentaries, notes, errata, and obituaries must have a maximum length of 10</w:t>
+      </w:r>
+      <w:r w:rsidR="002E64B7" w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>000 characters including spaces. These typologies do not need abstracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAB8FC5" w14:textId="136632E5" w:rsidR="004C373A" w:rsidRPr="00B557B8" w:rsidRDefault="001766C3" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main text should be formatted in </w:t>
+      </w:r>
+      <w:r w:rsidR="00302787" w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, font size 10.5, with single line spacing.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E64B7" w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>All manuscripts must be accompanied by a separated</w:t>
+      </w:r>
+      <w:r w:rsidR="006457D3" w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="006457D3" w:rsidRPr="00360563">
+          <w:rPr>
+            <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Cover Page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B73A20" w14:textId="68F695EC" w:rsidR="004C373A" w:rsidRDefault="004C373A" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4813A3" w14:textId="77777777" w:rsidR="00360563" w:rsidRDefault="00360563" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347BC1BF" w14:textId="1800FE67" w:rsidR="00A61749" w:rsidRDefault="00A61749" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D6549E" w14:textId="77777777" w:rsidR="00A61749" w:rsidRPr="00754153" w:rsidRDefault="00A61749" w:rsidP="00754153">
       <w:pPr>
         <w:pStyle w:val="Introduo-Finisterra"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="567"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk62038509"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CC28E7" w14:textId="2021FC14" w:rsidR="001766C3" w:rsidRDefault="00A61749" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61749">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research and review articles</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">HIGHLIGHTS </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="579C0C54" w14:textId="77777777" w:rsidR="00E643ED" w:rsidRDefault="00E643ED" w:rsidP="00E643ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can have the following sections:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6337C842" w14:textId="77777777" w:rsidR="00360563" w:rsidRDefault="00360563" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CE2AA4" w14:textId="06C4D1CB" w:rsidR="00360563" w:rsidRDefault="00360563" w:rsidP="00754153">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1. TITLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9621EF" w14:textId="77777777" w:rsidR="00360563" w:rsidRPr="00754153" w:rsidRDefault="00360563" w:rsidP="00754153">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7CC286" w14:textId="61458CAA" w:rsidR="00A61749" w:rsidRDefault="00360563" w:rsidP="00754153">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1.1. Subtitles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282E5CEA" w14:textId="77777777" w:rsidR="00360563" w:rsidRPr="00754153" w:rsidRDefault="00360563" w:rsidP="00754153">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DCE0CB" w14:textId="1F6D1566" w:rsidR="00360563" w:rsidRDefault="00360563" w:rsidP="00754153">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1.1.1 Sub-Subtitles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF49EE9" w14:textId="77777777" w:rsidR="00360563" w:rsidRPr="00754153" w:rsidRDefault="00360563" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC5C5F6" w14:textId="77777777" w:rsidR="00360563" w:rsidRPr="00B557B8" w:rsidRDefault="00360563" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CACBD0" w14:textId="77777777" w:rsidR="00360563" w:rsidRDefault="001766C3" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:t>OTHER ELEMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F12322" w14:textId="77777777" w:rsidR="00360563" w:rsidRPr="00754153" w:rsidRDefault="00360563" w:rsidP="00754153">
       <w:pPr>
         <w:pStyle w:val="Introduo-Finisterra"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="567" w:right="0" w:hanging="567"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6071B89C" w14:textId="5B44C181" w:rsidR="00E643ED" w:rsidRPr="001766C3" w:rsidRDefault="001766C3" w:rsidP="00E643ED">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C3767A" w14:textId="77777777" w:rsidR="00360563" w:rsidRDefault="00615C9E" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:t>Figures</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC092C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:t>tables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC092C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC092C">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC092C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC092C">
+        <w:t>equations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1FCC541E" w14:textId="77777777" w:rsidR="00360563" w:rsidRPr="00754153" w:rsidRDefault="00360563" w:rsidP="00754153">
       <w:pPr>
         <w:pStyle w:val="Introduo-Finisterra"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1B432D1E" w14:textId="61682185" w:rsidR="00E643ED" w:rsidRPr="001766C3" w:rsidRDefault="001766C3" w:rsidP="00E643ED">
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5795DA0C" w14:textId="09A526C0" w:rsidR="00292579" w:rsidRPr="00360563" w:rsidRDefault="000A0092" w:rsidP="00360563">
       <w:pPr>
         <w:pStyle w:val="Introduo-Finisterra"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...204 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...249 lines deleted...]
-          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Figur</w:t>
       </w:r>
-      <w:r w:rsidR="001766C3" w:rsidRPr="00DB1A33">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="001766C3" w:rsidRPr="00360563">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB1A33">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D819A45" w14:textId="6AF7A71A" w:rsidR="001F26CB" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
+    <w:p w14:paraId="4D819A45" w14:textId="6AF7A71A" w:rsidR="001F26CB" w:rsidRPr="002E64B7" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
       <w:pPr>
         <w:pStyle w:val="SubCapitulo-Finisterra"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="04116E59" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04116E59" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRPr="00B557B8" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The term “figure” includes maps, charts, drawings, photographs, and infographics.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280DC6">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">All charts must be in an editable format within the Word file of the manuscript or submitted as a supplementary Excel file (or other editable format). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC2F924" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
+    <w:p w14:paraId="2BC2F924" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRPr="00B557B8" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Charts must include measurement units on the axes, avoid internal gridlines and external borders (boxes), and preferably be presented in greyscale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DCA561" w14:textId="75D6449D" w:rsidR="001F26CB" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
+    <w:p w14:paraId="71DCA561" w14:textId="1EEB6B55" w:rsidR="001F26CB" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All figures must be cited in the body of the text, using the word </w:t>
       </w:r>
-      <w:r w:rsidRPr="00280DC6">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280DC6">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> when part of the sentence, or the abbreviation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00280DC6">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>fig.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280DC6">
-[...12 lines deleted...]
-    <w:p w14:paraId="4F0F3C49" w14:textId="29AAC1B9" w:rsidR="00280DC6" w:rsidRPr="00DB1A33" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when used in parentheses [e.g., (fig. 1)], followed by Arabic numbering, previously to the figure position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15833FB0" w14:textId="70F7D504" w:rsidR="00280DC6" w:rsidRPr="00B557B8" w:rsidRDefault="00922B47" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="SubCapitulo-Finisterra"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="927"/>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:lang w:eastAsia="pt-PT"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F1FF18F" wp14:editId="310523BE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E71A61C" wp14:editId="0563F6BD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>635000</wp:posOffset>
+                  <wp:posOffset>1347610</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7620</wp:posOffset>
+                  <wp:posOffset>163830</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4331970" cy="2240280"/>
-[...2 lines deleted...]
-                <wp:docPr id="1620535825" name="Agrupar 3"/>
+                <wp:extent cx="2880000" cy="1584000"/>
+                <wp:effectExtent l="0" t="0" r="34925" b="35560"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1984361780" name="Agrupar 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4331970" cy="2240280"/>
+                          <a:ext cx="2880000" cy="1584000"/>
                           <a:chOff x="0" y="0"/>
-                          <a:chExt cx="4453890" cy="3089910"/>
+                          <a:chExt cx="3418205" cy="2026285"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="921738133" name="Fluxograma: Processo 1"/>
+                        <wps:cNvPr id="1856220790" name="Retângulo 4"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
-                            <a:off x="0" y="11430"/>
-                            <a:ext cx="4434840" cy="3078480"/>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3418205" cy="2026285"/>
                           </a:xfrm>
-                          <a:prstGeom prst="flowChartProcess">
+                          <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
+                          <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="3">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="2">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="74341301" name="Conexão reta 2"/>
+                        <wps:cNvPr id="1281896358" name="Conexão reta 5"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
-                          <a:xfrm>
-[...1 lines deleted...]
-                            <a:ext cx="4404360" cy="3070860"/>
+                          <a:xfrm flipV="1">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3418205" cy="2022475"/>
                           </a:xfrm>
                           <a:prstGeom prst="line">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="2060936130" name="Conexão reta 2"/>
+                        <wps:cNvPr id="338142113" name="Conexão reta 5"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
-                          <a:xfrm flipH="1">
-[...1 lines deleted...]
-                            <a:ext cx="4442460" cy="3048000"/>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3418205" cy="2026285"/>
                           </a:xfrm>
                           <a:prstGeom prst="line">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
+                <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="page">
+                <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="450A9781" id="Agrupar 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:50pt;margin-top:.6pt;width:341.1pt;height:176.4pt;z-index:251658752" coordsize="44538,30899" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1fq93sQMAAF4LAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttu4zYQfS/QfyD03uhqWxaiLAxvkxYI&#10;doNmi31mKOqCUiRL0pHT3+mn9Mc6pEQ5mzhrrAvsU18kUpwZDs+cOdTlu33P0CNVuhO8DOKLKECU&#10;E1F1vCmD3z9d/5QHSBvMK8wEp2XwRHXw7urHHy4HWdBEtIJVVCEIwnUxyDJojZFFGGrS0h7rCyEp&#10;h8VaqB4bmKomrBQeIHrPwiSKluEgVCWVIFRr+Pp+XAyuXPy6psR8rGtNDWJlALkZ91Tu+WCf4dUl&#10;LhqFZduRKQ18RhY97jhsOod6jw1GO9W9CtV3RAktanNBRB+Kuu4IdWeA08TRi9PcKLGT7ixNMTRy&#10;hgmgfYHT2WHJh8c7hboKardMokW6yJNFgDjuoVabRu0kVii1KA2yKcD4Rsl7eaemD804swff16q3&#10;bzgS2jt8n2Z86d4gAh+zNI3XKygDgbUkyaIknypAWijTKz/S/uw9s0WaryfPNMrX69h5hn7j0OY3&#10;pzNIYJM+AKb/G2D3LZbU1UFbDCbA1km8SvM4TT1e12y3F8ClHhfobqSkQPEInnOckdOFBhDfhC2O&#10;s3QCZoYuS7M8mwFY5dkI3QwALqTS5oaKHtlBGdRMDNsWKzOl4uiJH2+1geKBmze3WWjBuuq6Y8xN&#10;bO/RLVPoEUPXPDTuCODxhRXjpxzN/ogjhLGeUC6PgRuZJ0ZtPMZ/ozXQEcgSu4SdEBySwYRQbnxc&#10;Z23dakh9dkxPO0721pU6kZidk9POs4fbWXAzO/cdF+pYADanXI/2HoHx3BaCB1E9AbGUGCVKS3Ld&#10;QR1vsTZ3WIEmQe1BZ81HeNjSloGYRgFqhfrr2HdrD8yH1QANoHFloP/cYUUDxH7l0BPrOLOUMm6S&#10;LVYJTNTzlYfnK3zXbwUQIgZFl8QNrb1hflgr0X8GOd7YXWEJcwJ7lwExyk+2ZtReEHRCNxtnBkIo&#10;sbnl95L4qltuftp/xkpOZDbQBx+E70NcvODxaGvrwcVmZ0TdOZIfcJ3wBk2wSvYdxGEF/RqnEWA1&#10;aukWbr/9P38LpCjcDMkzUdjySU59Q3hJm7U0XkcLgPOInmZRli5hyeppGq2iHCZjd3s59l0+4cg6&#10;boXsFYBWNzwnnTJ9U1dWf3y9I6NjPXFwersbTzie0YkHUTrRiRbGiSnfiTJJtIzW6RJYczZpUM06&#10;+YvvoukqHm8TS594AXeuJQjI3nyxZkl2oBDcKtH/FHL3z5tifh6F3A8K/MQBrb74S3w+d5Q7/BZf&#10;/QsAAP//AwBQSwMEFAAGAAgAAAAhACYoC4ffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdTWq1xGxKKeqpCG0F8TbNTpPQ7G7IbpP03zue9PYeb3jzvXw12VYM1IfGOw3J&#10;TIEgV3rTuErD5+HtYQkiRHQGW+9Iw5UCrIrbmxwz40e3o2EfK8ElLmSooY6xy6QMZU0Ww8x35Dg7&#10;+d5iZNtX0vQ4crltZarUk7TYOP5QY0ebmsrz/mI1vI84rufJ67A9nzbX78Pi42ubkNb3d9P6BUSk&#10;Kf4dwy8+o0PBTEd/cSaIlr1SvCWySEFw/rxMWRw1zBePCmSRy/8Lih8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA9X6vd7EDAABeCwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJigLh98AAAAJAQAADwAAAAAAAAAAAAAAAAALBgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABcHAAAAAA==&#10;">
-[...9 lines deleted...]
-                <w10:wrap type="square"/>
+              <v:group w14:anchorId="03D0528D" id="Agrupar 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:106.1pt;margin-top:12.9pt;width:226.75pt;height:124.7pt;z-index:251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="34182,20262" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQhED1ZQMAABsLAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttOGzEQfa/Uf7D8XvaSBJYVC0KhoEoI&#10;ENDybLzeZFWv7doOG/o57afwYx17LwkJJW2q9ql5cOz1jD1zfObYB0fziqMHpk0pRYajnRAjJqjM&#10;SzHJ8Mfb03cJRsYSkRMuBcvwIzP46PDtm4NapSyWU8lzphEsIkxaqwxPrVVpEBg6ZRUxO1IxAZOF&#10;1BWxMNSTINekhtUrHsRhuBvUUudKS8qMga8nzSQ+9OsXBaP2sigMs4hnGGKzvtW+vXdtcHhA0okm&#10;alrSNgyyRRQVKQVs2i91QixBM12uLVWVVEsjC7tDZRXIoigp8zlANlG4ks2ZljPlc5mk9UT1MAG0&#10;KzhtvSy9eDjT6kZdaUCiVhPAwo9cLvNCV+4fokRzD9ljDxmbW0ThY5wkIfwwojAXjZKhG3hQ6RSQ&#10;X/Oj0/et52AYJXE4ajzjMN6Nk5HzDLqNg2fh1AoIYhYYmD/D4GZKFPPQmhQwuNKozCGBZLQbx+He&#10;PiQkSAV8vWb26ZuYzLhEQxedCwPse8BMagC7X0VrY84kVdrYMyYr5DoZ1sBgTyzycG5sA09n4nY1&#10;kpf5acm5H7iqYWOu0QMBvt9PohbQZ1ZcbHK08xcc4VwaT+bLqo3G4dEg4Hv2kTO3OhfXrABIgSGR&#10;D98X9CI0QikTttvFWzu3AhLpHQebHVt759pE1TvHm517D7+zFLZ3rkoh9UsL8D7korEHui7l7br3&#10;Mn8ENmnZSI1R9LSEkzwnxl4RDdoC1AK9tJfQFFzWGZZtD6Op1F9f+u7sge4wi1ENWpVh82VGNMOI&#10;fxBQCPvRcOjEzQ+Go70YBnp55n55RsyqsQR6RKDMivqus7e86xZaVncgq8duV5gigsLeGaZWd4Ox&#10;bTQUhJmy42NvBoKmiD0XN4p2p+6Yeju/I1q1dLagGxeyKz6SrrC6sXXnIeTxzMqi9JRf4NriDULQ&#10;lOLfV4Q4iZL93cEI7rFGEcZwj82fvkukGWi8lywXH4jCWLQq2pVEo2So4KX61EHympiuykM83Hsu&#10;iWvywEvhVGwNSKcgHTe9Pi2xdHN15p9fr8zwpdpYOP28Kjc4blGRC6naUJFOOh0I/446g0ESDeMo&#10;GmzNHHewv8OXtSv0P1/SlYtnO774pwi8wIBDz554y2PPr8Wb9vAHAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAV0PRA+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kklTSbEop&#10;6qkItoL0ts1Ok9DsbMhuk/TfO570NjPv8eZ7xXq2nRhx8K0jBfEiAoFUOdNSreDr8Pb0AsIHTUZ3&#10;jlDBDT2sy/u7QufGTfSJ4z7UgkPI51pBE0KfS+mrBq32C9cjsXZ2g9WB16GWZtATh9tOJlGUSatb&#10;4g+N7nHbYHXZX62C90lPm+f4ddxdztvb8ZB+fO9iVOrxYd6sQAScw58ZfvEZHUpmOrkrGS86BUmc&#10;JGzlIeUKbMiydAnixIdlmoAsC/m/QvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUIRA&#10;9WUDAAAbCwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;V0PRA+AAAAAKAQAADwAAAAAAAAAAAAAAAAC/BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAMwGAAAAAA==&#10;">
+                <v:rect id="Retângulo 4" o:spid="_x0000_s1027" style="position:absolute;width:34182;height:20262;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKmu5YzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPsPkZG4IJauiHaUZdOENDGJ0wYHjqYxbUfjlCRs3b+fD0gcbT+/977FanS9OlKInWcDs2kG&#10;irj2tuPGwPvb5m4OKiZki71nMnCmCKvl5GqBlfUn3tFxnxolJhwrNNCmNFRax7olh3HqB2K5ffng&#10;MMkYGm0DnsTc9TrPskI77FgSWhzouaX6e//rDNx6V4ZdcfjcHF7WPx8+vd5vh9KYm+tx/QQq0Zj+&#10;xX/fWyv15w9Fnmflo1AIkyxALy8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASpruWMwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="white [3212]" strokecolor="black [3213]"/>
+                <v:line id="Conexão reta 5" o:spid="_x0000_s1028" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="0,0" to="34182,20224" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZ2ozlzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvhX6HZYTedKOlNo2uUoRCqShq20NvQ3byh2ZnQ3Y16bd3DkKPM+/Ne79ZrgfXqAt1ofZsYDpJ&#10;QBHn3tZcGvj6fBunoEJEtth4JgN/FGC9ur9bYmZ9z0e6nGKpJIRDhgaqGNtM65BX5DBMfEssWuE7&#10;h1HGrtS2w17CXaNnSTLXDmuWhgpb2lSU/57OzkARzu3m59vG4vljd9wV23KP/cGYh9HwugAVaYj/&#10;5tv1uxX8WTpNX+aPTwItP8kC9OoKAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGdqM5cwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" strokecolor="black [3040]"/>
+                <v:line id="Conexão reta 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="34182,20262" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9Y+COyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJvyH5pF4g25ZJbhQiDEajZxEub9sH7sbtq9LW6H+e2tC4nEyM99kVptke3EmHzrHGtS0AEFc&#10;O9Nxo+Hr82WyABEissHeMWn4oQCb9ehmhZVxF/6g8y42IkM4VKihjXGopAx1SxbD1A3E2Ts4bzFm&#10;6RtpPF4y3PZyVhRzabHjvNDiQE8t1cfdt80UtT9Z+Xp8wP273/rncp7u00nr23F6XIKIlOJ/+Np+&#10;MxrKcqHuZkqV8Hcp3wG5/gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9Y+COyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="black [3040]"/>
+                <w10:wrap type="topAndBottom"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24975933" w14:textId="5607631C" w:rsidR="00F32E40" w:rsidRPr="00DB1A33" w:rsidRDefault="00F32E40" w:rsidP="00F32E40">
-[...14 lines deleted...]
-    <w:p w14:paraId="72FBA7EE" w14:textId="77777777" w:rsidR="00280DC6" w:rsidRPr="00DB1A33" w:rsidRDefault="00280DC6" w:rsidP="0064718A">
+    <w:p w14:paraId="6B336D3D" w14:textId="45232965" w:rsidR="00B12549" w:rsidRPr="00922B47" w:rsidRDefault="00B12549" w:rsidP="00B12549">
       <w:pPr>
         <w:pStyle w:val="LegendaPT-Finisterra"/>
-        <w:rPr>
-[...104 lines deleted...]
-    <w:p w14:paraId="1BD2BC00" w14:textId="1BECA131" w:rsidR="004F2F3C" w:rsidRPr="00280DC6" w:rsidRDefault="004F2F3C" w:rsidP="004B49C9">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD2BC00" w14:textId="067EF4FE" w:rsidR="004F2F3C" w:rsidRPr="00B557B8" w:rsidRDefault="004F2F3C" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="LegendaPT-Finisterra"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fig. 1 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk62039619"/>
+      <w:r w:rsidR="00302787" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00280DC6" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example of figure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00F32E40" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004B49C9">
-[...12 lines deleted...]
-    <w:p w14:paraId="7E8311E8" w14:textId="2B12E00F" w:rsidR="004F2F3C" w:rsidRPr="00280DC6" w:rsidRDefault="004F2F3C" w:rsidP="0064718A">
+    </w:p>
+    <w:p w14:paraId="7E8311E8" w14:textId="54BF5A0E" w:rsidR="004F2F3C" w:rsidRPr="00B557B8" w:rsidRDefault="004F2F3C" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="LegendaEN-Finisterra"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00280DC6">
+      <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="LegendaEN-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig. 1 – </w:t>
       </w:r>
-      <w:r w:rsidR="00280DC6" w:rsidRPr="00280DC6">
+      <w:r w:rsidR="00280DC6" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="LegendaEN-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Translation into portuguese</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Translation into </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00280DC6" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="LegendaEN-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>portuguese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B49C9" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8A252A" w14:textId="30F46749" w:rsidR="008F18E5" w:rsidRPr="00DC092C" w:rsidRDefault="00280DC6" w:rsidP="00302787">
+      <w:pPr>
+        <w:pStyle w:val="LegendaEN-Finisterra"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:i w:val="0"/>
-          <w:iCs/>
-[...24 lines deleted...]
-          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:r w:rsidR="008F18E5" w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Source</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC092C" w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">the origin of the data </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>only if not authored by the manuscript author</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">(e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC092C" w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>s or in case of photographs</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6647E265" w14:textId="77777777" w:rsidR="004F2F3C" w:rsidRPr="00280DC6" w:rsidRDefault="004F2F3C" w:rsidP="0064718A">
+        <w:t>Authors</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC092C" w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Adapted from [Author, year]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC092C" w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Data source, year</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6647E265" w14:textId="77777777" w:rsidR="004F2F3C" w:rsidRPr="002E64B7" w:rsidRDefault="004F2F3C" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoAbstract-Finisterra"/>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="27A92A52" w14:textId="0DB03A62" w:rsidR="00280DC6" w:rsidRPr="00280DC6" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F0CBD2" w14:textId="77777777" w:rsidR="00754153" w:rsidRPr="00B557B8" w:rsidRDefault="00754153" w:rsidP="00754153">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="4FCE60C6" w14:textId="32852C74" w:rsidR="008F18E5" w:rsidRPr="00280DC6" w:rsidRDefault="00280DC6" w:rsidP="0064718A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The source refers to the origin of the data, not to the authorship of the graphic elements or the table itself (i.e. it is not the person who created the table or produced the map/graph). In the case of tables and figures whose data were produced/collected by the authors themselves (primary-source data), the indication </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">should be “Source: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uthors”. Sources for maps or graphs must not be embedded within the figure itself; they should appear as text, using the typeface adopted by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Finisterra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, below the table or beneath the title of the figures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A92A52" w14:textId="0C10582D" w:rsidR="00280DC6" w:rsidRPr="00B557B8" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">refer to </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The caption should be in two languages (the manuscript’s original language and English; or English and Portuguese in manuscripts written in English</w:t>
+      </w:r>
+      <w:r w:rsidR="002E64B7" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be concise while clearly expressing the content of the figure. The source should only be included if the figure was created by someone other than the manuscript’s authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C7D6EF" w14:textId="33037655" w:rsidR="00AB25C5" w:rsidRDefault="00280DC6" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information on the characteristics of cartographic elements, image standardisation guidelines, and examples, please refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00901DBE">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B557B8">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Finisterra</w:t>
         </w:r>
-        <w:r w:rsidRPr="00901DBE">
+        <w:r w:rsidRPr="00B557B8">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>’s Cartographic Standards</w:t>
+          <w:t>’s</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00B557B8">
+          <w:rPr>
+            <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Cartographic Standards</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00901DBE">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C7D6EF" w14:textId="77777777" w:rsidR="00AB25C5" w:rsidRPr="00AB25C5" w:rsidRDefault="00AB25C5" w:rsidP="00AB25C5">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="6442F763" w14:textId="77777777" w:rsidR="00B557B8" w:rsidRPr="00B557B8" w:rsidRDefault="00B557B8" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00323C14" w14:textId="5FF6B955" w:rsidR="00AB25C5" w:rsidRPr="00360563" w:rsidRDefault="001F26CB" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:rPr>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Tables</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7BC2177B" w14:textId="51D27711" w:rsidR="004F2F3C" w:rsidRDefault="004F2F3C" w:rsidP="0064718A">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7BC2177B" w14:textId="51D27711" w:rsidR="004F2F3C" w:rsidRPr="00B557B8" w:rsidRDefault="004F2F3C" w:rsidP="0064718A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="22925757" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRPr="00280DC6" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22925757" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRPr="00B557B8" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00280DC6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>Tables should be simple and preferably fit on a single page, avoiding long sentences, large numbers, and excessive decimal places. Tables must always be submitted in an editable format within the main text (whether created by the authors or sourced from others).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632D6FFB" w14:textId="44D657C5" w:rsidR="001F26CB" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
+    <w:p w14:paraId="632D6FFB" w14:textId="1ECA998E" w:rsidR="001F26CB" w:rsidRPr="00B557B8" w:rsidRDefault="001F26CB" w:rsidP="001F26CB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00280DC6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">All tables must be cited in the body of the text, using the word </w:t>
       </w:r>
-      <w:r w:rsidRPr="00280DC6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t>table</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280DC6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> within the sentence or in parentheses [e.g., (table </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+        <w:t xml:space="preserve"> within the sentence or in parentheses [e.g., (tab</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve">I)], followed by Roman numerals, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve">previously to the </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+        <w:t xml:space="preserve"> I)], followed by Roman numerals, previously to the table position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF203B2" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRPr="00B557B8" w:rsidRDefault="001F26CB" w:rsidP="00302787">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t>table</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="773FAC57" w14:textId="205FD7E5" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="004B49C9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773FAC57" w14:textId="205FD7E5" w:rsidR="00A54414" w:rsidRPr="00B557B8" w:rsidRDefault="00280DC6" w:rsidP="004B49C9">
       <w:pPr>
         <w:pStyle w:val="LegendaPT-Finisterra"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Table</w:t>
       </w:r>
-      <w:r w:rsidR="00A54414" w:rsidRPr="00166024">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A54414" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> I – </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Title</w:t>
       </w:r>
-      <w:r w:rsidR="00A54414" w:rsidRPr="00166024">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A54414" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C3819C" w14:textId="2CB40C2C" w:rsidR="00A54414" w:rsidRPr="00280DC6" w:rsidRDefault="00280DC6" w:rsidP="004B49C9">
+    <w:p w14:paraId="60C3819C" w14:textId="2CB40C2C" w:rsidR="00A54414" w:rsidRPr="00B557B8" w:rsidRDefault="00280DC6" w:rsidP="004B49C9">
       <w:pPr>
         <w:pStyle w:val="LegendaEN-Finisterra"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quadro</w:t>
       </w:r>
-      <w:r w:rsidR="004B49C9">
-        <w:rPr>
+      <w:r w:rsidR="004B49C9" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="00A54414" w:rsidRPr="00280DC6">
-        <w:rPr>
+      <w:r w:rsidR="00A54414" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00CF492A" w:rsidRPr="00280DC6">
+      <w:r w:rsidR="00CF492A" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="LegendaEN-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Translation into portuguese</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Translation into </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF492A" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rStyle w:val="LegendaEN-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>portuguese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblInd w:w="1005" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1778"/>
         <w:gridCol w:w="1779"/>
         <w:gridCol w:w="1779"/>
         <w:gridCol w:w="1752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A54414" w:rsidRPr="00166024" w14:paraId="3A970E40" w14:textId="77777777" w:rsidTr="00CB0A9A">
+      <w:tr w:rsidR="00A54414" w:rsidRPr="00754153" w14:paraId="3A970E40" w14:textId="77777777" w:rsidTr="00CB0A9A">
         <w:trPr>
           <w:trHeight w:val="37"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47502F30" w14:textId="49E2C7D1" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="47502F30" w14:textId="49E2C7D1" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
               <w:pStyle w:val="textintable"/>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
-                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A2F2564" w14:textId="713AD2C1" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="6A2F2564" w14:textId="713AD2C1" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DBA6F2E" w14:textId="300B476C" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="2DBA6F2E" w14:textId="300B476C" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6448093B" w14:textId="46BF4B07" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="6448093B" w14:textId="46BF4B07" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54414" w:rsidRPr="00166024" w14:paraId="2160FDDF" w14:textId="77777777" w:rsidTr="00CB0A9A">
+      <w:tr w:rsidR="00A54414" w:rsidRPr="00754153" w14:paraId="2160FDDF" w14:textId="77777777" w:rsidTr="00CB0A9A">
         <w:trPr>
           <w:trHeight w:val="37"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="500A83B7" w14:textId="38AF4B5D" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="500A83B7" w14:textId="38AF4B5D" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E6BF4D9" w14:textId="4DB9BF2D" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="3E6BF4D9" w14:textId="4DB9BF2D" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E9CFBDA" w14:textId="0625D4E3" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="4E9CFBDA" w14:textId="0625D4E3" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7776BDEC" w14:textId="55E1715D" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="7776BDEC" w14:textId="55E1715D" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54414" w:rsidRPr="00166024" w14:paraId="01569020" w14:textId="77777777" w:rsidTr="00CB0A9A">
+      <w:tr w:rsidR="00A54414" w:rsidRPr="00754153" w14:paraId="01569020" w14:textId="77777777" w:rsidTr="00CB0A9A">
         <w:trPr>
           <w:trHeight w:val="47"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20F826A9" w14:textId="1A83910B" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="20F826A9" w14:textId="1A83910B" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AEFE248" w14:textId="32EAE15F" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="6AEFE248" w14:textId="32EAE15F" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FC8C98A" w14:textId="396F845F" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="0FC8C98A" w14:textId="396F845F" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24E85D78" w14:textId="5F131494" w:rsidR="00A54414" w:rsidRPr="00166024" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+          <w:p w14:paraId="24E85D78" w14:textId="5F131494" w:rsidR="00A54414" w:rsidRPr="00754153" w:rsidRDefault="00280DC6" w:rsidP="00754153">
             <w:pPr>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00754153">
               <w:rPr>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73FCB203" w14:textId="77777777" w:rsidR="00280DC6" w:rsidRPr="00280DC6" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+    <w:p w14:paraId="2B1A213A" w14:textId="103214E5" w:rsidR="00DC092C" w:rsidRPr="00DC092C" w:rsidRDefault="00DC092C" w:rsidP="00DC092C">
       <w:pPr>
         <w:pStyle w:val="LegendaEN-Finisterra"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Source: the origin of the data </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Source</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">(e.g. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>only if the authorship does not correspond to the manuscript authors</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F69E601" w14:textId="77777777" w:rsidR="00280DC6" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Adapted from [Author, year]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC092C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Data source, year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F69E601" w14:textId="77777777" w:rsidR="00280DC6" w:rsidRPr="00B557B8" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8894EB" w14:textId="0CA5C75A" w:rsidR="004F2F3C" w:rsidRPr="00280DC6" w:rsidRDefault="00280DC6" w:rsidP="00280DC6">
+    <w:p w14:paraId="1E8B2A9F" w14:textId="0FEB50DA" w:rsidR="00B557B8" w:rsidRDefault="00280DC6" w:rsidP="00B557B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00280DC6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t>The caption should be in two languages (the manuscript’s original language and English; or English and Portuguese for manuscripts written in English)</w:t>
+        <w:t>The caption should be in two languages (the manuscript’s original language and English; or English and Portuguese for manuscripts written in English); must be concise while clearly expressing the content of the table. The source should only be included if the table was created by someone other than the manuscript’s authors</w:t>
+      </w:r>
+      <w:r w:rsidR="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F41FD5" w14:textId="77777777" w:rsidR="00B12549" w:rsidRPr="00B0270B" w:rsidRDefault="00B12549" w:rsidP="00B12549">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E582A57" w14:textId="0BC7A1C3" w:rsidR="00B12549" w:rsidRPr="00360563" w:rsidRDefault="00B12549" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Equations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B5A32B6" w14:textId="77777777" w:rsidR="00B12549" w:rsidRPr="00B0270B" w:rsidRDefault="00B12549" w:rsidP="00B12549">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3765EFA2" w14:textId="1BA7B772" w:rsidR="00394C18" w:rsidRDefault="00394C18" w:rsidP="00394C18">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+        <w:t>equations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
         </w:rPr>
-        <w:t>must be concise while clearly expressing the content of the table. The source should only be included if the table was created by someone other than the manuscript’s authors.</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> must be cited in the body of the text, using the word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>equation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when part of the sentence, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>Equation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when used in parentheses [e.g., (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>Equation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)], followed by Arabic numbering, previously to the </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>equation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B4D66" w14:textId="3349D863" w:rsidR="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B0270B">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>The equation for universal gravitation thus takes the form:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216C5E2F" w14:textId="77777777" w:rsidR="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CA0939" w14:textId="77777777" w:rsidR="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08AEE24B" w14:textId="4E2D08D0" w:rsidR="00B0270B" w:rsidRPr="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B0270B">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="pt-PT"/>
+          </w:rPr>
+          <m:t>F</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+          </w:rPr>
+          <m:t>=</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="pt-PT"/>
+          </w:rPr>
+          <m:t>G</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-PT"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="pt-PT"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="pt-PT"/>
+                  </w:rPr>
+                  <m:t>m</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="pt-PT"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="pt-PT"/>
+                  </w:rPr>
+                  <m:t>m</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+                  </w:rPr>
+                  <m:t>2</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+          </m:num>
+          <m:den>
+            <m:sSup>
+              <m:sSupPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="pt-PT"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSupPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="pt-PT"/>
+                  </w:rPr>
+                  <m:t>r</m:t>
+                </m:r>
+              </m:e>
+              <m:sup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+                  </w:rPr>
+                  <m:t>2</m:t>
+                </m:r>
+              </m:sup>
+            </m:sSup>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="SubCapitulo-Finisterra"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70497C2B" w14:textId="77777777" w:rsidR="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E44673C" w14:textId="77777777" w:rsidR="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC97B1E" w14:textId="4E2D6339" w:rsidR="00B0270B" w:rsidRPr="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>Where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FD1C66" w14:textId="1B5FA1CF" w:rsidR="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B0270B">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the gravitational force acting between two objects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6686E596" w14:textId="25C89743" w:rsidR="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B0270B">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>are the masses of the objects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130B7F0B" w14:textId="1C1CE9B3" w:rsidR="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B0270B">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>s the distance between the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>centers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of mass</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F425B5A" w14:textId="25E11C9C" w:rsidR="00B557B8" w:rsidRDefault="00B0270B" w:rsidP="00B0270B">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>is the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0270B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+        <w:t>gravitational constant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C68156" w14:textId="77777777" w:rsidR="00B0270B" w:rsidRDefault="00B0270B" w:rsidP="00B557B8">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61912CDA" w14:textId="0EFBA02C" w:rsidR="008E2D1E" w:rsidRPr="00360563" w:rsidRDefault="001D4AEF" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:t>Citations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:t>References</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="24AC01B6" w14:textId="77777777" w:rsidR="00615C9E" w:rsidRPr="00360563" w:rsidRDefault="00615C9E" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="851"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CA3821" w14:textId="06C19291" w:rsidR="00CD4742" w:rsidRPr="00360563" w:rsidRDefault="00CD4742" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Cita</w:t>
       </w:r>
-      <w:r w:rsidR="001D4AEF" w:rsidRPr="00DB1A33">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="001D4AEF" w:rsidRPr="00360563">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>tions</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="60370685" w14:textId="3A02146D" w:rsidR="00CD4742" w:rsidRPr="00166024" w:rsidRDefault="00CD4742" w:rsidP="0064718A">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="60370685" w14:textId="3A02146D" w:rsidR="00CD4742" w:rsidRPr="00B557B8" w:rsidRDefault="00CD4742" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="10671830" w14:textId="7A1007E3" w:rsidR="001D4AEF" w:rsidRPr="001D4AEF" w:rsidRDefault="001D4AEF" w:rsidP="00ED2A91">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10671830" w14:textId="7A1007E3" w:rsidR="001D4AEF" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="00ED2A91">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples of citations: Darwin (2000) / (Darwin, 2000), Darwin and Einstein (1930) / (Darwin &amp; Einstein, 1930), for one or two authors, respectively. When the source has more than two authors, cite the first author followed by </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D4AEF">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D4AEF">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F26CB">
-        <w:rPr>
+      <w:r w:rsidR="001F26CB" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(in italic) </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D4AEF">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">– e.g., (Peck </w:t>
       </w:r>
-      <w:r w:rsidRPr="00615C9E">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D4AEF">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 2009).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC552EC" w14:textId="77777777" w:rsidR="001D4AEF" w:rsidRDefault="001D4AEF" w:rsidP="00ED2A91">
+    <w:p w14:paraId="5BC552EC" w14:textId="77777777" w:rsidR="001D4AEF" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="00ED2A91">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Multiple citations should be separated by semicolons [e.g., (Gaddis, 2018; Lai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00615C9E">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D4AEF">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 2006)] and listed in alphabetical order. Multiple works by the same author should be separated by commas (Silva, 2010, 2012).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58494A01" w14:textId="64BFB469" w:rsidR="001D4AEF" w:rsidRPr="001D4AEF" w:rsidRDefault="001D4AEF" w:rsidP="00ED2A91">
+    <w:p w14:paraId="58494A01" w14:textId="64BFB469" w:rsidR="001D4AEF" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="00ED2A91">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For direct quotations, use the format (Ferrão, 2006, p. 4) or Ferrão (2006, p. 4). Quotations with fewer than 40 words should be incorporated into the text within quotation marks, while quotations with 40 or more words should be formatted as a separate block of text without quotation marks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF42F00" w14:textId="3FD9BAA0" w:rsidR="00F625BB" w:rsidRDefault="001D4AEF" w:rsidP="00C9768A">
+    <w:p w14:paraId="3BF42F00" w14:textId="7987F1C3" w:rsidR="00F625BB" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="00C9768A">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:spacing w:before="160" w:after="160"/>
         <w:ind w:left="1701" w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D4AEF">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Block quotation with 40 or more words. Block quotation with 40 or more words. Block quotation with 40 or more words. Block quotation with 40 or more words. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D4AEF">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Block quotation with 40 or more words. (author, year, p.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F595DDA" w14:textId="77777777" w:rsidR="001D4AEF" w:rsidRPr="00F625BB" w:rsidRDefault="001D4AEF" w:rsidP="00F625BB">
+        <w:t>Block</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>quotation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>words</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, p.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F595DDA" w14:textId="77777777" w:rsidR="001D4AEF" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
         <w:spacing w:before="60" w:after="60"/>
-        <w:ind w:left="1701" w:firstLine="0"/>
-        <w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19728156" w14:textId="166D4DF2" w:rsidR="00292579" w:rsidRPr="00DB1A33" w:rsidRDefault="001D4AEF" w:rsidP="00DB1A33">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="19728156" w14:textId="166D4DF2" w:rsidR="00292579" w:rsidRPr="00360563" w:rsidRDefault="001D4AEF" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00360563">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="13C1D018" w14:textId="77777777" w:rsidR="00CD4742" w:rsidRPr="00166024" w:rsidRDefault="00CD4742" w:rsidP="0064718A">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="13C1D018" w14:textId="77777777" w:rsidR="00CD4742" w:rsidRPr="00B557B8" w:rsidRDefault="00CD4742" w:rsidP="00B557B8">
       <w:pPr>
         <w:pStyle w:val="CorpoIntroduo-Finisterra"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1E044962" w14:textId="77777777" w:rsidR="00615C9E" w:rsidRDefault="001D4AEF" w:rsidP="0064718A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E044962" w14:textId="71D56B4C" w:rsidR="00615C9E" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00615C9E">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The formatting of bibliographic references must follow the requirements of APA Style, 7th Edition.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>The formatting of bibliographic references must</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12549">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12549" w:rsidRPr="00B12549">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00615C9E">
-        <w:rPr>
+      <w:r w:rsidR="00B12549" w:rsidRPr="00B12549">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The reference list should include only the works cited in the manuscript and must be placed at the end of the manuscript, under the section titled “References.”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="522103D8" w14:textId="77777777" w:rsidR="00615C9E" w:rsidRDefault="001D4AEF" w:rsidP="0064718A">
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B12549" w:rsidRPr="00B12549">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Finisterra’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B12549" w:rsidRPr="00B12549">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> American Psychological Association Style</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12549">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12549" w:rsidRPr="00B12549">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(APA) adapted guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="005625CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12549">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005625CF" w:rsidRPr="005625CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the first occurrence</w:t>
+      </w:r>
+      <w:r w:rsidR="005625CF" w:rsidRPr="005625CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of each acronym must be written out in full</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12549">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00615C9E" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The reference list should include only the works cited in the manuscript and must be placed at the end of the manuscript, under the section titled “References”</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522103D8" w14:textId="06B46FA8" w:rsidR="00615C9E" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="000B201D">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>References must be listed in alphabetical order. In the case of multiple works by the same author, these should be arranged chronologically. If more than one work by the same author was published in the same year, add the letters “a”, “b”, “c”, etc., to the year</w:t>
+      </w:r>
+      <w:r w:rsidR="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B201D" w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Darwin, 2020a, 2020b</w:t>
+      </w:r>
+      <w:r w:rsidR="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 2020c</w:t>
+      </w:r>
+      <w:r w:rsidR="000B201D" w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12549">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BAA3CB" w14:textId="0E9F5860" w:rsidR="00CD4742" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="79BAA3CB" w14:textId="0E9F5860" w:rsidR="00CD4742" w:rsidRPr="00DB1A33" w:rsidRDefault="001D4AEF" w:rsidP="0064718A">
+        <w:t>All references whose titles are not in English must be translated into English and placed in square brackets after the original title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E3F482" w14:textId="77777777" w:rsidR="002F2281" w:rsidRPr="00B557B8" w:rsidRDefault="002F2281" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:ind w:right="0"/>
-[...34 lines deleted...]
-      <w:r>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F8434C" w14:textId="686A5234" w:rsidR="004F2F3C" w:rsidRPr="00B557B8" w:rsidRDefault="00DB1A33" w:rsidP="00360563">
+      <w:pPr>
+        <w:pStyle w:val="Introduo-Finisterra"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00360563">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D4AEF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D4AEF" w:rsidRPr="00B557B8">
         <w:t>Endnotes</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-    <w:p w14:paraId="1DD50997" w14:textId="1DAB06EE" w:rsidR="008E2D1E" w:rsidRPr="001D4AEF" w:rsidRDefault="001D4AEF" w:rsidP="001D4AEF">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="58D8876C" w14:textId="77777777" w:rsidR="005D1A6E" w:rsidRPr="00B557B8" w:rsidRDefault="005D1A6E" w:rsidP="00302787">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD50997" w14:textId="1DAB06EE" w:rsidR="008E2D1E" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="001D4AEF">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D4AEF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Finisterra</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D4AEF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> only accepts endnotes (maximum of 10), numbered using Roman numerals. Notes consisting solely of bibliographic references are not allowed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C391727" w14:textId="77777777" w:rsidR="001A4817" w:rsidRPr="001D4AEF" w:rsidRDefault="001A4817" w:rsidP="0064718A">
+    <w:p w14:paraId="2C391727" w14:textId="77777777" w:rsidR="001A4817" w:rsidRDefault="001A4817" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Referencias-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4541034F" w14:textId="4A652D6B" w:rsidR="001F26CB" w:rsidRDefault="00280DC6" w:rsidP="0064718A">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EDFD47" w14:textId="77777777" w:rsidR="00B557B8" w:rsidRPr="00B557B8" w:rsidRDefault="00B557B8" w:rsidP="0064718A">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Referencias-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4541034F" w14:textId="352022D9" w:rsidR="001F26CB" w:rsidRPr="00D2739C" w:rsidRDefault="00280DC6" w:rsidP="0064718A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001D4AEF">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2739C">
         <w:rPr>
           <w:rStyle w:val="Referencias-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
-      <w:r w:rsidR="00717AFF" w:rsidRPr="001D4AEF">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00D2739C">
+        <w:rPr>
+          <w:rStyle w:val="Referencias-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-    <w:p w14:paraId="10AA8FDE" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRDefault="001F26CB" w:rsidP="0064718A">
+      <w:r w:rsidR="00D2739C" w:rsidRPr="00D2739C">
+        <w:rPr>
+          <w:rStyle w:val="Referencias-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C">
+        <w:rPr>
+          <w:rStyle w:val="Referencias-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C" w:rsidRPr="00D2739C">
+        <w:rPr>
+          <w:rStyle w:val="Referencias-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS BIBLIOGRÁFICAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C">
+        <w:rPr>
+          <w:rStyle w:val="Referencias-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C" w:rsidRPr="00D2739C">
+        <w:rPr>
+          <w:rStyle w:val="Referencias-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C">
+        <w:rPr>
+          <w:rStyle w:val="Referencias-FinisterraCarter"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C" w:rsidRPr="00D2739C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C" w:rsidRPr="00D2739C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>REFERENCIAS BIBLIOGRÁFICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AA8FDE" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRPr="00D2739C" w:rsidRDefault="001F26CB" w:rsidP="0064718A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0D1B255B" w14:textId="6E7B987B" w:rsidR="00717AFF" w:rsidRPr="001F26CB" w:rsidRDefault="001F26CB" w:rsidP="0064718A">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1B255B" w14:textId="6E7B987B" w:rsidR="00717AFF" w:rsidRPr="00B557B8" w:rsidRDefault="001F26CB" w:rsidP="0064718A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[Please, add all DOI possible]</w:t>
+      </w:r>
+      <w:r w:rsidR="00717AFF" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9A0DEB" w14:textId="7D14C6E9" w:rsidR="00E65768" w:rsidRPr="001D4AEF" w:rsidRDefault="00E65768" w:rsidP="0064718A">
+    <w:p w14:paraId="3C9A0DEB" w14:textId="7D14C6E9" w:rsidR="00E65768" w:rsidRPr="00B557B8" w:rsidRDefault="00E65768" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="04C12DDE" w14:textId="77777777" w:rsidR="00DA0C82" w:rsidRPr="00341AD3" w:rsidRDefault="00DA0C82" w:rsidP="00E8310A">
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5603915F" w14:textId="77777777" w:rsidR="009D5543" w:rsidRPr="00B557B8" w:rsidRDefault="009D5543" w:rsidP="00302787">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="567" w:right="0" w:hanging="567"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barata-Salgueiro, T. (2011). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The resilience of urban retail areas. In T. Barata-Salgueiro &amp; H. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Cachinho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Retail Planning for the Resilient City</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 19-44). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Centro de Estudos Geográficos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61ECCB37" w14:textId="77777777" w:rsidR="009D5543" w:rsidRPr="00B557B8" w:rsidRDefault="009D5543" w:rsidP="00302787">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00341AD3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Barata Salgueiro, T. (1994). Novos produtos imobiliários e reestruturação urbana [New real estate products and urban restructuring]. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Barata Salgueiro, T. (1994). Novos produtos imobiliários e reestruturação urbana [New real </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>estate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>products</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>urban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>restructuring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Finisterra – Revista Portuguesa de Geografia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00341AD3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00341AD3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>XXIX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00341AD3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MinionPro-Regular" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(57), 79‑101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00341AD3">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B557B8">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.18055/Finis1848</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="020959BF" w14:textId="4376E89E" w:rsidR="00DA0C82" w:rsidRPr="00CE6744" w:rsidRDefault="00DA0C82" w:rsidP="00E8310A">
+    <w:p w14:paraId="3BC49B6D" w14:textId="77777777" w:rsidR="00DA0C82" w:rsidRPr="00B557B8" w:rsidRDefault="00DA0C82" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="0" w:hanging="567"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ferreira, E., &amp; Salvador, R. (2012). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sensing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Landscape</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Collaborative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Emotion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mapping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Urban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Spaces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>XIII Colóquio Ibérico de Geografia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE6744">
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pp. 587-597). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB1A33">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00DB1A33">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Meubook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00B557B8">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://novaresearch.unl.pt/en/publications/emsensing-the-landscape-collaborative-emotion-mapping-in-urban-sp</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DB1A33">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008B706E" w14:textId="4DF2F391" w:rsidR="00DA0C82" w:rsidRPr="004B1E0D" w:rsidRDefault="00DA0C82" w:rsidP="00E8310A">
+    <w:p w14:paraId="008B706E" w14:textId="3A2DBA96" w:rsidR="00DA0C82" w:rsidRPr="00B557B8" w:rsidRDefault="00DA0C82" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="0" w:hanging="567"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00341AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Garcia, R. (2012). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00341AD3">
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metodologias de avaliação da perigosidade e risco associado a movimentos de vertente: aplicação na bacia do rio Alenquer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00341AD3">
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="004B1E0D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>methodologies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>hazard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>slope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>movements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alenquer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>River</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>basin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>]. [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Doctoral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>thesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01AB4" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lisbon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">]. Repositório da Universidade de Lisboa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="004B1E0D">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00B557B8">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>http://repositorio.ul.pt/handle/10451/7377</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B1E0D">
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0064EF8D" w14:textId="77777777" w:rsidR="00DA0C82" w:rsidRPr="00E643ED" w:rsidRDefault="00DA0C82" w:rsidP="00E8310A">
+    <w:p w14:paraId="0064EF8D" w14:textId="77777777" w:rsidR="00DA0C82" w:rsidRPr="00B557B8" w:rsidRDefault="00DA0C82" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="0" w:hanging="567"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Harvey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. (2014). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Cidades rebeldes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00341AD3">
-[...3 lines deleted...]
-    <w:p w14:paraId="3B46A18E" w14:textId="598E1ECD" w:rsidR="00DA0C82" w:rsidRPr="00341AD3" w:rsidRDefault="00B01AB4" w:rsidP="00E8310A">
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Rebel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>cities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>]. Martins Fontes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B46A18E" w14:textId="598E1ECD" w:rsidR="00DA0C82" w:rsidRPr="00B557B8" w:rsidRDefault="00B01AB4" w:rsidP="00302787">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>World Health Organization</w:t>
       </w:r>
-      <w:r w:rsidR="00DA0C82" w:rsidRPr="00341AD3">
-        <w:rPr>
+      <w:r w:rsidR="00DA0C82" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2020). </w:t>
       </w:r>
-      <w:r w:rsidR="00DA0C82" w:rsidRPr="00341AD3">
-        <w:rPr>
+      <w:r w:rsidR="00DA0C82" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Coronavirus disease (COVID-19) pandemic</w:t>
       </w:r>
-      <w:r w:rsidR="00DA0C82" w:rsidRPr="00341AD3">
-        <w:rPr>
+      <w:r w:rsidR="00DA0C82" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>WHO</w:t>
       </w:r>
-      <w:r w:rsidR="00DA0C82" w:rsidRPr="00341AD3">
-        <w:rPr>
+      <w:r w:rsidR="00DA0C82" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00DA0C82" w:rsidRPr="00341AD3">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00DA0C82" w:rsidRPr="00B557B8">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.who.int/emergencies/diseases/novel-coronavirus-2019</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DA0C82" w:rsidRPr="00341AD3">
-        <w:rPr>
+      <w:r w:rsidR="00DA0C82" w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773C105F" w14:textId="29C28191" w:rsidR="0036476D" w:rsidRPr="00341AD3" w:rsidRDefault="0036476D" w:rsidP="0064718A">
+    <w:p w14:paraId="773C105F" w14:textId="29C28191" w:rsidR="0036476D" w:rsidRPr="00B557B8" w:rsidRDefault="0036476D" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0" w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6F874525" w14:textId="77777777" w:rsidR="00284C70" w:rsidRPr="00A408A0" w:rsidRDefault="00284C70" w:rsidP="0064718A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F874525" w14:textId="77777777" w:rsidR="00284C70" w:rsidRPr="00B557B8" w:rsidRDefault="00284C70" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0" w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5ACA5D78" w14:textId="259AF51C" w:rsidR="0036476D" w:rsidRPr="00166024" w:rsidRDefault="001766C3" w:rsidP="0064718A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACA5D78" w14:textId="259AF51C" w:rsidR="0036476D" w:rsidRPr="00B557B8" w:rsidRDefault="001766C3" w:rsidP="0064718A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rStyle w:val="Referencias-FinisterraCarter"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>LEGAL DOCUMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431D6C23" w14:textId="77777777" w:rsidR="0036476D" w:rsidRDefault="0036476D" w:rsidP="0064718A">
+    <w:p w14:paraId="431D6C23" w14:textId="77777777" w:rsidR="0036476D" w:rsidRPr="00B557B8" w:rsidRDefault="0036476D" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0" w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0413164A" w14:textId="1AA8AE04" w:rsidR="0036476D" w:rsidRPr="00166024" w:rsidRDefault="0036476D" w:rsidP="00E8310A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0741030D" w14:textId="07E5AC8F" w:rsidR="000B201D" w:rsidRPr="006457D3" w:rsidRDefault="000B201D" w:rsidP="000B201D">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:left="567" w:right="0" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">República </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Portuguesa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. (1994). Lei nº 45/94, de 22/02/1994. Regula o processo de planeamento de recursos hídricos e a elaboração e aprovação dos planos de recursos hídricos [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45/94, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22/02/1994. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B201D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regulates the water resources planning process and the preparation and approval of water resources plans]. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="006457D3">
+          <w:rPr>
+            <w:rStyle w:val="Hiperligao"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://dre.pt/pesquisa//search/515808/details/maximized</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006457D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E4B70F" w14:textId="77777777" w:rsidR="000B201D" w:rsidRPr="006457D3" w:rsidRDefault="000B201D" w:rsidP="000B201D">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:left="567" w:right="0" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDCC8DF" w14:textId="52F98915" w:rsidR="0036476D" w:rsidRPr="002E64B7" w:rsidRDefault="002E64B7" w:rsidP="002E64B7">
+      <w:pPr>
+        <w:pStyle w:val="CorpoResumo-Finisterra"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E64B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For citations within the body text:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E64B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mention of th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="000B201D" w:rsidRPr="002E64B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E64B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aw </w:t>
+      </w:r>
+      <w:r w:rsidR="000B201D" w:rsidRPr="002E64B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>45/94 (República Portuguesa, 1994)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482BCAF4" w14:textId="77777777" w:rsidR="00B01AB4" w:rsidRPr="002E64B7" w:rsidRDefault="00B01AB4" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="4D94D1EE" w14:textId="5AB12F3A" w:rsidR="00917285" w:rsidRPr="00DB1A33" w:rsidRDefault="00B01AB4" w:rsidP="0064718A">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D94D1EE" w14:textId="5AB12F3A" w:rsidR="00917285" w:rsidRPr="00B557B8" w:rsidRDefault="00B01AB4" w:rsidP="0064718A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB1A33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For other typologies of documents, please check our </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00DB1A33">
+        <w:r w:rsidRPr="00B557B8">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Reference Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DB1A33">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00917285" w:rsidRPr="00DB1A33" w:rsidSect="002A3903">
+    <w:sectPr w:rsidR="00917285" w:rsidRPr="00B557B8" w:rsidSect="002A3903">
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C57938B" w14:textId="77777777" w:rsidR="00B85614" w:rsidRDefault="00B85614" w:rsidP="001B46A4">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="07A2953C" w14:textId="77777777" w:rsidR="0001607D" w:rsidRDefault="0001607D" w:rsidP="001B46A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06884E90" w14:textId="77777777" w:rsidR="00B85614" w:rsidRDefault="00B85614" w:rsidP="001B46A4">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5AB5E6CF" w14:textId="77777777" w:rsidR="0001607D" w:rsidRDefault="0001607D" w:rsidP="001B46A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002AF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1432157468"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="32"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6F6433C1" w14:textId="5B6F8D4D" w:rsidR="00B75DF4" w:rsidRPr="004C1CB6" w:rsidRDefault="004C1CB6" w:rsidP="004C1CB6">
+      <w:p w14:paraId="6F6433C1" w14:textId="5B6F8D4D" w:rsidR="00B75DF4" w:rsidRPr="00302787" w:rsidRDefault="004C1CB6" w:rsidP="004C1CB6">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="center"/>
           <w:rPr>
-            <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-            <w:szCs w:val="32"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="004C1CB6">
+        <w:r w:rsidRPr="00302787">
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="32"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="004C1CB6">
+        <w:r w:rsidRPr="00302787">
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="32"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="004C1CB6">
+        <w:r w:rsidRPr="00302787">
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="32"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C9768A">
+        <w:r w:rsidR="00C9768A" w:rsidRPr="00302787">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="004C1CB6">
+        <w:r w:rsidRPr="00302787">
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="32"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1262796442"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4613AA32" w14:textId="7C0EFDA8" w:rsidR="00B75DF4" w:rsidRPr="004C1CB6" w:rsidRDefault="004C1CB6" w:rsidP="004C1CB6">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="center"/>
           <w:rPr>
-            <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="004C1CB6">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="004C1CB6">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="004C1CB6">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C9768A">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="004C1CB6">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6D647215" w14:textId="4EBCEED3" w:rsidR="004B1E0D" w:rsidRPr="004B1E0D" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D647215" w14:textId="4EBCEED3" w:rsidR="004B1E0D" w:rsidRPr="00302787" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="3" w:name="_Hlk75870896"/>
-[...14 lines deleted...]
-      <w:rPr>
+    <w:bookmarkStart w:id="2" w:name="_Hlk75870896"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk75870897"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk75870990"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk75870991"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk75871007"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk75871008"/>
+    <w:bookmarkStart w:id="8" w:name="_Hlk75871016"/>
+    <w:bookmarkStart w:id="9" w:name="_Hlk75871017"/>
+    <w:bookmarkStart w:id="10" w:name="_Hlk75871023"/>
+    <w:bookmarkStart w:id="11" w:name="_Hlk75871024"/>
+    <w:bookmarkStart w:id="12" w:name="_Hlk75871041"/>
+    <w:bookmarkStart w:id="13" w:name="_Hlk75871042"/>
+    <w:bookmarkStart w:id="14" w:name="_Hlk75871051"/>
+    <w:bookmarkStart w:id="15" w:name="_Hlk75871052"/>
+    <w:r w:rsidRPr="00302787">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E4DBE9C" wp14:editId="3796483B">
           <wp:extent cx="205477" cy="72000"/>
           <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
           <wp:docPr id="6" name="Imagem 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 8"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -4374,121 +6787,152 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="205477" cy="72000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00966C98">
-      <w:rPr>
+    <w:r w:rsidRPr="00302787">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Published under the terms and conditions of an Attribution-NonCommercial-NoDerivatives 4.0 International license.</w:t>
+      <w:t xml:space="preserve"> Published under the terms and conditions of an Attribution-</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00302787">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>NonCommercial</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00302787">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00302787">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>NoDerivatives</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00302787">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4.0 International license.</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkEnd w:id="16"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12D4E48B" w14:textId="77777777" w:rsidR="00B85614" w:rsidRDefault="00B85614" w:rsidP="001B46A4">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="618C8B0E" w14:textId="77777777" w:rsidR="0001607D" w:rsidRDefault="0001607D" w:rsidP="001B46A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0301C454" w14:textId="77777777" w:rsidR="00B85614" w:rsidRDefault="00B85614" w:rsidP="001B46A4">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3B61EAA5" w14:textId="77777777" w:rsidR="0001607D" w:rsidRDefault="0001607D" w:rsidP="001B46A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3133A50A" w14:textId="6CA4F53C" w:rsidR="004B1E0D" w:rsidRPr="001766C3" w:rsidRDefault="00AB25C5" w:rsidP="004B1E0D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3133A50A" w14:textId="333D7CB1" w:rsidR="004B1E0D" w:rsidRPr="005871A3" w:rsidRDefault="00AB25C5" w:rsidP="004B1E0D">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+    <w:r w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CA9E9F2" wp14:editId="3F60802B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-109855</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-2468</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1453103" cy="466725"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="3" name="Imagem 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
@@ -4505,204 +6949,294 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1453103" cy="466725"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="004B1E0D" w:rsidRPr="001766C3">
-      <w:rPr>
+    <w:r w:rsidR="004B1E0D" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Finisterra</w:t>
     </w:r>
-    <w:r w:rsidR="004B1E0D" w:rsidRPr="001766C3">
-      <w:rPr>
+    <w:r w:rsidR="004B1E0D" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="004B1E0D" w:rsidRPr="001766C3">
-      <w:rPr>
+    <w:r w:rsidR="004B1E0D" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>L</w:t>
     </w:r>
-    <w:r w:rsidR="001766C3">
-      <w:rPr>
+    <w:r w:rsidR="001766C3" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
+        <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
-    <w:r w:rsidR="004B1E0D" w:rsidRPr="001766C3">
-      <w:rPr>
+    <w:r w:rsidR="00302787" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>I</w:t>
+    </w:r>
+    <w:r w:rsidR="002555F6" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>(nnn), 202</w:t>
+      <w:t>(13</w:t>
     </w:r>
-    <w:r w:rsidR="001766C3">
-      <w:rPr>
+    <w:r w:rsidR="00976575" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004B1E0D" w:rsidRPr="001766C3">
-      <w:rPr>
+    <w:r w:rsidR="002555F6" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
+      <w:t>)</w:t>
     </w:r>
-    <w:r w:rsidR="001766C3">
-      <w:rPr>
+    <w:r w:rsidR="00302787" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="004B1E0D" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00302787" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="004B1E0D" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="001766C3" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:t>exxxxx</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="254F3532" w14:textId="77777777" w:rsidR="004B1E0D" w:rsidRPr="001766C3" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+  <w:p w14:paraId="254F3532" w14:textId="77777777" w:rsidR="004B1E0D" w:rsidRPr="005871A3" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001766C3">
-      <w:rPr>
+    <w:r w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>ISSN: 0430-5027</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6AB87A5B" w14:textId="06DAA02C" w:rsidR="004B1E0D" w:rsidRPr="001766C3" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+  <w:p w14:paraId="6AB87A5B" w14:textId="06DAA02C" w:rsidR="004B1E0D" w:rsidRPr="005871A3" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001766C3">
-      <w:rPr>
+    <w:r w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>doi: 10.18055/Finis</w:t>
+      <w:t>doi: 10.18055/</w:t>
     </w:r>
-    <w:r w:rsidR="001766C3">
-      <w:rPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>xxxxx</w:t>
+      <w:t>Finis</w:t>
     </w:r>
-  </w:p>
-[...4 lines deleted...]
-        <w:rFonts w:hint="eastAsia"/>
+    <w:r w:rsidR="001766C3" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rPr>
+      <w:t>xxxxx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+  </w:p>
+  <w:p w14:paraId="5ED15FD4" w14:textId="12ED3239" w:rsidR="00B75DF4" w:rsidRPr="005871A3" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Artigo</w:t>
+    </w:pPr>
+    <w:r w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Ar</w:t>
+    </w:r>
+    <w:r w:rsidR="00302787" w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>tigo</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F3140E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91EC9152"/>
     <w:lvl w:ilvl="0" w:tplc="0816000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4749,50 +7283,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0816001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1145453D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="175448B0"/>
+    <w:lvl w:ilvl="0" w:tplc="A50EAE58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0816001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0816000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0816001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0816000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0816001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E8511C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2964720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4863,51 +7486,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A14083B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56709B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4984,65 +7607,64 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FC96D97"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="16CACA30"/>
+    <w:tmpl w:val="15D0217A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
-      <w:pStyle w:val="Introduo-Finisterra"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1183" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5109,51 +7731,137 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3781" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4424" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300749B9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA806228"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A20B32"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DFE5840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5222,51 +7930,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34531CCF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0816001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39117F49"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1924370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5335,55 +8129,55 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39871F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3B0A4E06"/>
-    <w:lvl w:ilvl="0" w:tplc="0816000F">
+    <w:tmpl w:val="480EB1E2"/>
+    <w:lvl w:ilvl="0" w:tplc="D43A2E1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0816001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -5424,164 +8218,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0816001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C2614DF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E78A4D1E"/>
+    <w:tmpl w:val="0816001F"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1800"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53A82CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1486A20"/>
     <w:lvl w:ilvl="0" w:tplc="08160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5650,54 +8444,141 @@
     <w:lvl w:ilvl="7" w:tplc="08160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559A3E3A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C898203E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Introduo-Finisterra"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59277BDB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8AF8E590"/>
+    <w:tmpl w:val="345CFE24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SubCapitulo-Finisterra"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Minion Pro" w:eastAsia="Times New Roman" w:hAnsi="Minion Pro" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1272" w:hanging="525"/>
       </w:pPr>
@@ -5777,469 +8658,1047 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3267" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="659C7000"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3C65FCE"/>
+    <w:lvl w:ilvl="0" w:tplc="F84E55C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0816001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0816000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0816001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0816000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0816001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6677295D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA402CB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69CA343B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0816001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72393D9B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3300620"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76DF2D78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DF42E48"/>
+    <w:lvl w:ilvl="0" w:tplc="08160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1352998699">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="2" w16cid:durableId="1145850127">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="3" w16cid:durableId="2061855976">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="4" w16cid:durableId="2065256459">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="5" w16cid:durableId="398406769">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="6" w16cid:durableId="448669987">
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="7" w16cid:durableId="46222089">
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1759666842">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="288560826">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="79448699">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1302929624">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1031494581">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1718968206">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="14" w16cid:durableId="594751203">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="301616385">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="16" w16cid:durableId="867646213">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1481380931">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1267927713">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1147165083">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1205174246">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="158733604">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="22" w16cid:durableId="350911944">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="23" w16cid:durableId="1858152635">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="539973669">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2091729132">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1380133105">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="468716750">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="356544009">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1043750249">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="825585265">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1111171171">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="549070117">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="824469261">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="366413906">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="101071281">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1842818789">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB2D50"/>
     <w:rsid w:val="00005A1C"/>
     <w:rsid w:val="000156C2"/>
+    <w:rsid w:val="0001607D"/>
     <w:rsid w:val="000302FB"/>
     <w:rsid w:val="000326F2"/>
     <w:rsid w:val="00033FDE"/>
     <w:rsid w:val="00041627"/>
     <w:rsid w:val="00053A26"/>
     <w:rsid w:val="00061894"/>
     <w:rsid w:val="00074244"/>
     <w:rsid w:val="000765BA"/>
+    <w:rsid w:val="00077719"/>
     <w:rsid w:val="00080CBD"/>
     <w:rsid w:val="000A0092"/>
+    <w:rsid w:val="000B201D"/>
     <w:rsid w:val="000B576A"/>
     <w:rsid w:val="000C6064"/>
     <w:rsid w:val="000C6761"/>
     <w:rsid w:val="000C77B3"/>
     <w:rsid w:val="000E3DDD"/>
     <w:rsid w:val="000F309C"/>
     <w:rsid w:val="001153BF"/>
     <w:rsid w:val="001223C7"/>
     <w:rsid w:val="00150651"/>
     <w:rsid w:val="0016029D"/>
     <w:rsid w:val="00164293"/>
     <w:rsid w:val="00165F8C"/>
     <w:rsid w:val="00166024"/>
     <w:rsid w:val="001705CC"/>
     <w:rsid w:val="00175361"/>
     <w:rsid w:val="00176557"/>
     <w:rsid w:val="001766C3"/>
     <w:rsid w:val="001A4817"/>
     <w:rsid w:val="001A7CCF"/>
     <w:rsid w:val="001B46A4"/>
     <w:rsid w:val="001B66A8"/>
     <w:rsid w:val="001D1CE2"/>
     <w:rsid w:val="001D4AEF"/>
     <w:rsid w:val="001E659F"/>
     <w:rsid w:val="001F26CB"/>
     <w:rsid w:val="001F7298"/>
     <w:rsid w:val="0020328B"/>
     <w:rsid w:val="00207A82"/>
     <w:rsid w:val="00207D9A"/>
     <w:rsid w:val="002329C4"/>
     <w:rsid w:val="002332D6"/>
     <w:rsid w:val="002441E6"/>
+    <w:rsid w:val="00247A4B"/>
     <w:rsid w:val="00253E80"/>
+    <w:rsid w:val="002555F6"/>
     <w:rsid w:val="00280DC6"/>
     <w:rsid w:val="002828D8"/>
     <w:rsid w:val="00284C70"/>
     <w:rsid w:val="00291D63"/>
     <w:rsid w:val="00292579"/>
     <w:rsid w:val="00293DF2"/>
     <w:rsid w:val="002A3903"/>
     <w:rsid w:val="002A4AEE"/>
     <w:rsid w:val="002B0555"/>
     <w:rsid w:val="002C2381"/>
     <w:rsid w:val="002C275A"/>
     <w:rsid w:val="002C47EF"/>
     <w:rsid w:val="002D3373"/>
     <w:rsid w:val="002E0D03"/>
+    <w:rsid w:val="002E64B7"/>
+    <w:rsid w:val="002F10A9"/>
     <w:rsid w:val="002F2281"/>
+    <w:rsid w:val="00302787"/>
     <w:rsid w:val="003106AA"/>
     <w:rsid w:val="0031440F"/>
     <w:rsid w:val="00314ECC"/>
     <w:rsid w:val="00316DFB"/>
     <w:rsid w:val="003253C6"/>
     <w:rsid w:val="00341AD3"/>
     <w:rsid w:val="00352AFF"/>
     <w:rsid w:val="003546AC"/>
+    <w:rsid w:val="00360563"/>
     <w:rsid w:val="0036476D"/>
     <w:rsid w:val="00366479"/>
     <w:rsid w:val="00382F25"/>
     <w:rsid w:val="003915D9"/>
+    <w:rsid w:val="00394C18"/>
     <w:rsid w:val="003A6CD9"/>
     <w:rsid w:val="003A736F"/>
     <w:rsid w:val="003C3591"/>
     <w:rsid w:val="003C3EB3"/>
     <w:rsid w:val="003D11F9"/>
     <w:rsid w:val="003D4BB9"/>
     <w:rsid w:val="003E70E3"/>
     <w:rsid w:val="003F569C"/>
+    <w:rsid w:val="004058D6"/>
     <w:rsid w:val="00427FFD"/>
     <w:rsid w:val="00445C89"/>
     <w:rsid w:val="00454C13"/>
+    <w:rsid w:val="00456D77"/>
     <w:rsid w:val="00464970"/>
     <w:rsid w:val="00472F4B"/>
     <w:rsid w:val="004735E8"/>
     <w:rsid w:val="00474F8D"/>
     <w:rsid w:val="00480564"/>
     <w:rsid w:val="00483E2D"/>
     <w:rsid w:val="00486C15"/>
     <w:rsid w:val="00490D31"/>
+    <w:rsid w:val="004A44EF"/>
     <w:rsid w:val="004B1C37"/>
     <w:rsid w:val="004B1E0D"/>
     <w:rsid w:val="004B32FD"/>
     <w:rsid w:val="004B49C9"/>
     <w:rsid w:val="004B4B72"/>
     <w:rsid w:val="004C1CB6"/>
     <w:rsid w:val="004C373A"/>
     <w:rsid w:val="004F2F3C"/>
+    <w:rsid w:val="004F43CF"/>
+    <w:rsid w:val="004F55FA"/>
     <w:rsid w:val="00504A59"/>
     <w:rsid w:val="0050609D"/>
+    <w:rsid w:val="00510836"/>
     <w:rsid w:val="00511622"/>
+    <w:rsid w:val="00522AE3"/>
     <w:rsid w:val="00526AF0"/>
     <w:rsid w:val="005348C3"/>
     <w:rsid w:val="0054132A"/>
     <w:rsid w:val="00560A0B"/>
+    <w:rsid w:val="005625CF"/>
     <w:rsid w:val="005652B4"/>
     <w:rsid w:val="00585A93"/>
+    <w:rsid w:val="005871A3"/>
+    <w:rsid w:val="00596E2D"/>
     <w:rsid w:val="005A20D9"/>
     <w:rsid w:val="005A3D43"/>
     <w:rsid w:val="005B49D0"/>
     <w:rsid w:val="005B674B"/>
     <w:rsid w:val="005D0C88"/>
     <w:rsid w:val="005D1A6E"/>
     <w:rsid w:val="005E29A4"/>
     <w:rsid w:val="006122D6"/>
+    <w:rsid w:val="006132C9"/>
     <w:rsid w:val="00615C9E"/>
     <w:rsid w:val="0062202A"/>
     <w:rsid w:val="006233EF"/>
     <w:rsid w:val="00624CF9"/>
+    <w:rsid w:val="006376DD"/>
     <w:rsid w:val="00641599"/>
+    <w:rsid w:val="006457D3"/>
     <w:rsid w:val="0064718A"/>
     <w:rsid w:val="00651F89"/>
     <w:rsid w:val="00660EA8"/>
     <w:rsid w:val="0068736A"/>
     <w:rsid w:val="00691715"/>
     <w:rsid w:val="00694C6D"/>
+    <w:rsid w:val="006A0BEB"/>
     <w:rsid w:val="006C3F35"/>
     <w:rsid w:val="006D3128"/>
     <w:rsid w:val="006D45A9"/>
     <w:rsid w:val="006E31C0"/>
     <w:rsid w:val="006E32B8"/>
     <w:rsid w:val="006E4877"/>
     <w:rsid w:val="006F2863"/>
     <w:rsid w:val="006F3F62"/>
     <w:rsid w:val="0071382A"/>
     <w:rsid w:val="00717AFF"/>
     <w:rsid w:val="00737257"/>
+    <w:rsid w:val="00754153"/>
     <w:rsid w:val="007678E5"/>
     <w:rsid w:val="00772534"/>
     <w:rsid w:val="007741D6"/>
     <w:rsid w:val="00781C11"/>
+    <w:rsid w:val="00781C84"/>
     <w:rsid w:val="00782516"/>
     <w:rsid w:val="007841EB"/>
     <w:rsid w:val="007920C6"/>
     <w:rsid w:val="00795AED"/>
     <w:rsid w:val="007B2549"/>
+    <w:rsid w:val="007C10D5"/>
     <w:rsid w:val="007C66CE"/>
     <w:rsid w:val="007D20C2"/>
     <w:rsid w:val="007D32FA"/>
     <w:rsid w:val="007E7755"/>
     <w:rsid w:val="00803EC5"/>
     <w:rsid w:val="0080451B"/>
     <w:rsid w:val="00813D7F"/>
+    <w:rsid w:val="0081745C"/>
+    <w:rsid w:val="00834D61"/>
     <w:rsid w:val="0085195E"/>
     <w:rsid w:val="00877113"/>
     <w:rsid w:val="00891067"/>
     <w:rsid w:val="008A0A10"/>
     <w:rsid w:val="008A5F3A"/>
     <w:rsid w:val="008B384C"/>
+    <w:rsid w:val="008B588B"/>
     <w:rsid w:val="008C1641"/>
     <w:rsid w:val="008E2D1E"/>
     <w:rsid w:val="008E7148"/>
     <w:rsid w:val="008F18E5"/>
+    <w:rsid w:val="008F6A50"/>
+    <w:rsid w:val="00901DA7"/>
     <w:rsid w:val="00901DBE"/>
     <w:rsid w:val="00904624"/>
     <w:rsid w:val="00917285"/>
     <w:rsid w:val="00921036"/>
+    <w:rsid w:val="00922B47"/>
     <w:rsid w:val="00924D99"/>
     <w:rsid w:val="00934F1D"/>
     <w:rsid w:val="009356DC"/>
     <w:rsid w:val="00956D8B"/>
     <w:rsid w:val="00965547"/>
+    <w:rsid w:val="00976575"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="009974BD"/>
     <w:rsid w:val="009A3874"/>
     <w:rsid w:val="009B14C5"/>
     <w:rsid w:val="009D3E2E"/>
+    <w:rsid w:val="009D5543"/>
+    <w:rsid w:val="009F6425"/>
     <w:rsid w:val="00A04EF5"/>
     <w:rsid w:val="00A24887"/>
     <w:rsid w:val="00A35189"/>
     <w:rsid w:val="00A369CD"/>
     <w:rsid w:val="00A3781B"/>
     <w:rsid w:val="00A408A0"/>
     <w:rsid w:val="00A54414"/>
     <w:rsid w:val="00A5574E"/>
     <w:rsid w:val="00A574C3"/>
+    <w:rsid w:val="00A61749"/>
     <w:rsid w:val="00A62B15"/>
     <w:rsid w:val="00A71467"/>
     <w:rsid w:val="00A77A1E"/>
     <w:rsid w:val="00A77B9C"/>
+    <w:rsid w:val="00A93323"/>
     <w:rsid w:val="00AB25C5"/>
     <w:rsid w:val="00AC1196"/>
     <w:rsid w:val="00AC5457"/>
     <w:rsid w:val="00AC68DB"/>
     <w:rsid w:val="00AD563D"/>
     <w:rsid w:val="00AF3F2C"/>
     <w:rsid w:val="00AF4C0A"/>
     <w:rsid w:val="00B01AB4"/>
+    <w:rsid w:val="00B0270B"/>
     <w:rsid w:val="00B10AB1"/>
+    <w:rsid w:val="00B12549"/>
     <w:rsid w:val="00B14393"/>
     <w:rsid w:val="00B146B1"/>
     <w:rsid w:val="00B249A7"/>
     <w:rsid w:val="00B403F0"/>
     <w:rsid w:val="00B41D6C"/>
     <w:rsid w:val="00B4431C"/>
+    <w:rsid w:val="00B557B8"/>
     <w:rsid w:val="00B66D25"/>
     <w:rsid w:val="00B75DF4"/>
     <w:rsid w:val="00B85614"/>
     <w:rsid w:val="00B93818"/>
+    <w:rsid w:val="00BA5979"/>
     <w:rsid w:val="00BD03B8"/>
+    <w:rsid w:val="00BF3612"/>
     <w:rsid w:val="00C07405"/>
     <w:rsid w:val="00C7013E"/>
     <w:rsid w:val="00C762D4"/>
     <w:rsid w:val="00C9768A"/>
     <w:rsid w:val="00CB0A9A"/>
     <w:rsid w:val="00CB2CB5"/>
+    <w:rsid w:val="00CB449B"/>
+    <w:rsid w:val="00CC1541"/>
+    <w:rsid w:val="00CC6728"/>
     <w:rsid w:val="00CC723E"/>
     <w:rsid w:val="00CD4742"/>
     <w:rsid w:val="00CE6744"/>
     <w:rsid w:val="00CF492A"/>
     <w:rsid w:val="00CF62DF"/>
     <w:rsid w:val="00D0069D"/>
     <w:rsid w:val="00D02E90"/>
     <w:rsid w:val="00D04BF6"/>
+    <w:rsid w:val="00D05D3C"/>
     <w:rsid w:val="00D14D50"/>
+    <w:rsid w:val="00D2739C"/>
     <w:rsid w:val="00D54BE6"/>
     <w:rsid w:val="00D60A61"/>
     <w:rsid w:val="00D66650"/>
     <w:rsid w:val="00D77B67"/>
     <w:rsid w:val="00D90CBB"/>
     <w:rsid w:val="00D91509"/>
     <w:rsid w:val="00DA0C82"/>
     <w:rsid w:val="00DA1ED3"/>
     <w:rsid w:val="00DB1A33"/>
     <w:rsid w:val="00DB2D50"/>
+    <w:rsid w:val="00DC092C"/>
+    <w:rsid w:val="00DC243B"/>
     <w:rsid w:val="00DE1AF9"/>
     <w:rsid w:val="00E0544E"/>
     <w:rsid w:val="00E156BF"/>
     <w:rsid w:val="00E15984"/>
     <w:rsid w:val="00E643ED"/>
     <w:rsid w:val="00E65768"/>
     <w:rsid w:val="00E8310A"/>
     <w:rsid w:val="00E97322"/>
     <w:rsid w:val="00EA0C61"/>
     <w:rsid w:val="00EB05E4"/>
     <w:rsid w:val="00EB777C"/>
     <w:rsid w:val="00EC4AAE"/>
     <w:rsid w:val="00ED2A91"/>
     <w:rsid w:val="00ED7A7F"/>
     <w:rsid w:val="00EF31A4"/>
     <w:rsid w:val="00EF5941"/>
     <w:rsid w:val="00EF595A"/>
+    <w:rsid w:val="00EF5DAA"/>
     <w:rsid w:val="00F32E40"/>
     <w:rsid w:val="00F349EB"/>
     <w:rsid w:val="00F34F96"/>
     <w:rsid w:val="00F353F7"/>
     <w:rsid w:val="00F3635B"/>
     <w:rsid w:val="00F4176A"/>
     <w:rsid w:val="00F61FFB"/>
     <w:rsid w:val="00F625BB"/>
     <w:rsid w:val="00F82C81"/>
     <w:rsid w:val="00F959E8"/>
     <w:rsid w:val="00F9750F"/>
     <w:rsid w:val="00FB1A64"/>
     <w:rsid w:val="00FB65FC"/>
     <w:rsid w:val="00FB6B8E"/>
     <w:rsid w:val="00FC1FCC"/>
     <w:rsid w:val="00FC7346"/>
+    <w:rsid w:val="00FE35C8"/>
     <w:rsid w:val="00FE627F"/>
     <w:rsid w:val="00FF32C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60B4A92B"/>
-  <w15:docId w15:val="{7D6E54B3-0061-45C8-A7C5-3AB54A65528A}"/>
+  <w15:docId w15:val="{0B783942-D151-4542-A452-59FD2B97CE97}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6567,87 +10026,91 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Corpo_Biblio"/>
     <w:next w:val="CorpoResumo-Finisterra"/>
     <w:qFormat/>
     <w:rsid w:val="00641599"/>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Cabealho1Carter"/>
+    <w:link w:val="Ttulo1Carter"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00284C70"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Tipodeletrapredefinidodopargrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -7308,109 +10771,113 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpoResume-FinisterraCarter">
     <w:name w:val="CorpoResume-Finisterra Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="CorpoResume-Finisterra"/>
     <w:rsid w:val="003D11F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introduo-Finisterra">
     <w:name w:val="Introdução-Finisterra"/>
     <w:basedOn w:val="PargrafodaLista"/>
     <w:link w:val="Introduo-FinisterraCarter"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00641599"/>
+    <w:rsid w:val="00360563"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="23"/>
       </w:numPr>
-      <w:ind w:left="567" w:right="138" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MotCles-FinisterraCarter">
     <w:name w:val="MotCles-Finisterra Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="MotCles-Finisterra"/>
     <w:rsid w:val="003D11F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CorpoIntroduo-Finisterra">
     <w:name w:val="CorpoIntrodução-Finisterra"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpoIntroduo-FinisterraCarter"/>
     <w:qFormat/>
     <w:rsid w:val="00641599"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PargrafodaListaCarter">
     <w:name w:val="Parágrafo da Lista Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="PargrafodaLista"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="003D11F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Introduo-FinisterraCarter">
     <w:name w:val="Introdução-Finisterra Caráter"/>
-    <w:basedOn w:val="PargrafodaListaCarter"/>
     <w:link w:val="Introduo-Finisterra"/>
-    <w:rsid w:val="00641599"/>
+    <w:rsid w:val="00360563"/>
     <w:rPr>
-      <w:rFonts w:ascii="Minion Pro" w:eastAsia="Times New Roman" w:hAnsi="Minion Pro" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubCapitulo-Finisterra">
     <w:name w:val="SubCapitulo-Finisterra"/>
     <w:basedOn w:val="PargrafodaLista"/>
     <w:link w:val="SubCapitulo-FinisterraCarter"/>
     <w:qFormat/>
     <w:rsid w:val="00641599"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpoIntroduo-FinisterraCarter">
     <w:name w:val="CorpoIntrodução-Finisterra Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="CorpoIntroduo-Finisterra"/>
@@ -7607,108 +11074,120 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MenoNoResolvida1">
     <w:name w:val="Menção Não Resolvida1"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C2381"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hiperligaovisitada">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D1CE2"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Cabealho1Carter">
-    <w:name w:val="Cabeçalho 1 Caráter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Carter">
+    <w:name w:val="Título 1 Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
-    <w:link w:val="Cabealho1"/>
+    <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00284C70"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F32E40"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E643ED"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioCarter1">
     <w:name w:val="Texto de comentário Caráter1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B10AB1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoNoResolvida">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B201D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="358317041">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="467210003">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7777,51 +11256,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2118518065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ul.pt/handle/10451/7377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novaresearch.unl.pt/en/publications/emsensing-the-landscape-collaborative-emotion-mapping-in-urban-sp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18055/Finis1848" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/200" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/diseases/novel-coronavirus-2019" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/diseases/novel-coronavirus-2019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ul.pt/handle/10451/7377" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novaresearch.unl.pt/en/publications/emsensing-the-landscape-collaborative-emotion-mapping-in-urban-sp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18055/Finis1848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/pesquisa//search/515808/details/maximized" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rute\Downloads\Template_Artigos.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8121,78 +11600,78 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09E907B8-FE29-4619-A9D2-EE23EB716A24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C9EF03B-DC6B-4DC9-A819-F5E8347275B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Template_Artigos</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1521</Words>
-  <Characters>8219</Characters>
+  <Words>1754</Words>
+  <Characters>9472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CENSE - FCT/UNL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9721</CharactersWithSpaces>
+  <CharactersWithSpaces>11204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Finisterra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>