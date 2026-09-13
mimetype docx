--- v1 (2026-08-10)
+++ v2 (2026-09-13)
@@ -1,42 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3077E3EF" w14:textId="4D40D47A" w:rsidR="008E2D1E" w:rsidRPr="00B557B8" w:rsidRDefault="008E2D1E" w:rsidP="00302787">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5139,51 +5142,54 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>All references whose titles are not in English must be translated into English and placed in square brackets after the original title.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E3F482" w14:textId="77777777" w:rsidR="002F2281" w:rsidRPr="00B557B8" w:rsidRDefault="002F2281" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55F8434C" w14:textId="686A5234" w:rsidR="004F2F3C" w:rsidRPr="00B557B8" w:rsidRDefault="00DB1A33" w:rsidP="00360563">
       <w:pPr>
         <w:pStyle w:val="Introduo-Finisterra"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:r w:rsidRPr="00360563">
+      <w:r w:rsidRPr="001D577B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D4AEF" w:rsidRPr="00B557B8">
         <w:t>Endnotes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="58D8876C" w14:textId="77777777" w:rsidR="005D1A6E" w:rsidRPr="00B557B8" w:rsidRDefault="005D1A6E" w:rsidP="00302787">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DD50997" w14:textId="1DAB06EE" w:rsidR="008E2D1E" w:rsidRPr="00B557B8" w:rsidRDefault="001D4AEF" w:rsidP="001D4AEF">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -5213,193 +5219,174 @@
         <w:t xml:space="preserve"> only accepts endnotes (maximum of 10), numbered using Roman numerals. Notes consisting solely of bibliographic references are not allowed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C391727" w14:textId="77777777" w:rsidR="001A4817" w:rsidRDefault="001A4817" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Referencias-FinisterraCarter"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16EDFD47" w14:textId="77777777" w:rsidR="00B557B8" w:rsidRPr="00B557B8" w:rsidRDefault="00B557B8" w:rsidP="0064718A">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Referencias-FinisterraCarter"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4541034F" w14:textId="352022D9" w:rsidR="001F26CB" w:rsidRPr="00D2739C" w:rsidRDefault="00280DC6" w:rsidP="0064718A">
+    <w:p w14:paraId="4541034F" w14:textId="352022D9" w:rsidR="001F26CB" w:rsidRPr="001D577B" w:rsidRDefault="00280DC6" w:rsidP="0064718A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D2739C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D577B">
         <w:rPr>
           <w:rStyle w:val="Referencias-FinisterraCarter"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
-      <w:r w:rsidR="00D2739C">
+      <w:r w:rsidR="00D2739C" w:rsidRPr="001D577B">
         <w:rPr>
           <w:rStyle w:val="Referencias-FinisterraCarter"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D2739C" w:rsidRPr="00D2739C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / REFERÊNCIAS BIBLIOGRÁFICAS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D2739C" w:rsidRPr="001D577B">
         <w:rPr>
           <w:rStyle w:val="Referencias-FinisterraCarter"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2739C" w:rsidRPr="001D577B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D2739C" w:rsidRPr="00D2739C">
-[...34 lines deleted...]
-      <w:r w:rsidR="00D2739C" w:rsidRPr="00D2739C">
+      <w:r w:rsidR="00D2739C" w:rsidRPr="001D577B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="10AA8FDE" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRPr="00D2739C" w:rsidRDefault="001F26CB" w:rsidP="0064718A">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>REFERENCIAS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D2739C" w:rsidRPr="001D577B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BIBLIOGRÁFICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AA8FDE" w14:textId="77777777" w:rsidR="001F26CB" w:rsidRPr="001D577B" w:rsidRDefault="001F26CB" w:rsidP="0064718A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D1B255B" w14:textId="6E7B987B" w:rsidR="00717AFF" w:rsidRPr="00B557B8" w:rsidRDefault="001F26CB" w:rsidP="0064718A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[Please, add all DOI possible]</w:t>
       </w:r>
       <w:r w:rsidR="00717AFF" w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9A0DEB" w14:textId="7D14C6E9" w:rsidR="00E65768" w:rsidRPr="00B557B8" w:rsidRDefault="00E65768" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5603915F" w14:textId="77777777" w:rsidR="009D5543" w:rsidRPr="00B557B8" w:rsidRDefault="009D5543" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="0" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B557B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="001D577B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Barata-Salgueiro, T. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The resilience of urban retail areas. In T. Barata-Salgueiro &amp; H. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cachinho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Eds.), </w:t>
@@ -5564,222 +5551,118 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>XXIX</w:t>
       </w:r>
       <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MinionPro-Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(57), 79‑101. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00B557B8">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.18055/Finis1848</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BC49B6D" w14:textId="77777777" w:rsidR="00DA0C82" w:rsidRPr="00B557B8" w:rsidRDefault="00DA0C82" w:rsidP="00302787">
+    <w:p w14:paraId="3BC49B6D" w14:textId="77777777" w:rsidR="00DA0C82" w:rsidRPr="001D577B" w:rsidRDefault="00DA0C82" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="0" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferreira, E., &amp; Salvador, R. (2012). </w:t>
       </w:r>
+      <w:r w:rsidRPr="001D577B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sensing the Landscape: Collaborative Emotion Mapping in Urban Spaces. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>XIII Colóquio Ibérico de Geografia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B557B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 587-597). </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B557B8">
-[...3 lines deleted...]
-        <w:t>Sensing</w:t>
+      <w:r w:rsidRPr="001D577B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Meubook</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B557B8">
-[...128 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="001D577B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00B557B8">
+        <w:r w:rsidRPr="001D577B">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://novaresearch.unl.pt/en/publications/emsensing-the-landscape-collaborative-emotion-mapping-in-urban-sp</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B557B8">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="001D577B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008B706E" w14:textId="3A2DBA96" w:rsidR="00DA0C82" w:rsidRPr="00B557B8" w:rsidRDefault="00DA0C82" w:rsidP="00302787">
       <w:pPr>
         <w:pStyle w:val="CorpoResumo-Finisterra"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:right="0" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Garcia, R. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -6429,76 +6312,78 @@
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00B557B8">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Reference Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B557B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00917285" w:rsidRPr="00B557B8" w:rsidSect="002A3903">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:sectPr w:rsidR="00917285" w:rsidRPr="00B557B8" w:rsidSect="001D577B">
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11901" w:h="16817"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="709" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07A2953C" w14:textId="77777777" w:rsidR="0001607D" w:rsidRDefault="0001607D" w:rsidP="001B46A4">
+    <w:p w14:paraId="4924998D" w14:textId="77777777" w:rsidR="00622C47" w:rsidRDefault="00622C47" w:rsidP="001B46A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AB5E6CF" w14:textId="77777777" w:rsidR="0001607D" w:rsidRDefault="0001607D" w:rsidP="001B46A4">
+    <w:p w14:paraId="1D5470BA" w14:textId="77777777" w:rsidR="00622C47" w:rsidRDefault="00622C47" w:rsidP="001B46A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6702,253 +6587,239 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C9768A">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="004C1CB6">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D647215" w14:textId="4EBCEED3" w:rsidR="004B1E0D" w:rsidRPr="00302787" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+  <w:p w14:paraId="6D647215" w14:textId="168C5E53" w:rsidR="004B1E0D" w:rsidRPr="00302787" w:rsidRDefault="001D577B" w:rsidP="001D577B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="2" w:name="_Hlk75870896"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk75870897"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk75870990"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk75870991"/>
     <w:bookmarkStart w:id="6" w:name="_Hlk75871007"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk75871008"/>
     <w:bookmarkStart w:id="8" w:name="_Hlk75871016"/>
     <w:bookmarkStart w:id="9" w:name="_Hlk75871017"/>
     <w:bookmarkStart w:id="10" w:name="_Hlk75871023"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk75871024"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk75871041"/>
     <w:bookmarkStart w:id="13" w:name="_Hlk75871042"/>
     <w:bookmarkStart w:id="14" w:name="_Hlk75871051"/>
     <w:bookmarkStart w:id="15" w:name="_Hlk75871052"/>
-    <w:r w:rsidRPr="00302787">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
-        <w:lang w:eastAsia="pt-PT"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E4DBE9C" wp14:editId="3796483B">
-[...2 lines deleted...]
-          <wp:docPr id="6" name="Imagem 6"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C387A38" wp14:editId="6B3E55F9">
+          <wp:extent cx="180000" cy="63674"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1750470856" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 8"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="471553549" name="Imagem 471553549"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...7 lines deleted...]
-                  <a:srcRect/>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect l="39917" t="23245" r="43830" b="45826"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="205477" cy="72000"/>
+                    <a:ext cx="180000" cy="63674"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00302787">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Published under the terms and conditions of an Attribution-</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00302787">
+    <w:r w:rsidR="004B1E0D" w:rsidRPr="00302787">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>NonCommercial</w:t>
-[...29 lines deleted...]
-      <w:t xml:space="preserve"> 4.0 International license.</w:t>
+      <w:t>Published under the terms and conditions of an Attribution-NonCommercial-NoDerivatives 4.0 International license.</w:t>
     </w:r>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="618C8B0E" w14:textId="77777777" w:rsidR="0001607D" w:rsidRDefault="0001607D" w:rsidP="001B46A4">
+    <w:p w14:paraId="698A063B" w14:textId="77777777" w:rsidR="00622C47" w:rsidRDefault="00622C47" w:rsidP="001B46A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B61EAA5" w14:textId="77777777" w:rsidR="0001607D" w:rsidRDefault="0001607D" w:rsidP="001B46A4">
+    <w:p w14:paraId="690846B8" w14:textId="77777777" w:rsidR="00622C47" w:rsidRDefault="00622C47" w:rsidP="001B46A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E33ECF2" w14:textId="77777777" w:rsidR="001D577B" w:rsidRDefault="001D577B">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BD2F370" w14:textId="77777777" w:rsidR="001D577B" w:rsidRDefault="001D577B">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3133A50A" w14:textId="333D7CB1" w:rsidR="004B1E0D" w:rsidRPr="005871A3" w:rsidRDefault="00AB25C5" w:rsidP="004B1E0D">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005871A3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CA9E9F2" wp14:editId="3F60802B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-109855</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-2468</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1453103" cy="466725"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="3" name="Imagem 3"/>
+          <wp:docPr id="553217034" name="Imagem 553217034"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -7091,72 +6962,99 @@
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="004B1E0D" w:rsidRPr="005871A3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="001766C3" w:rsidRPr="005871A3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>exxxxx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="254F3532" w14:textId="77777777" w:rsidR="004B1E0D" w:rsidRPr="005871A3" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
+  <w:p w14:paraId="254F3532" w14:textId="4F82C6ED" w:rsidR="004B1E0D" w:rsidRPr="005871A3" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005871A3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>ISSN: 0430-5027</w:t>
+      <w:t xml:space="preserve">ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidR="001A7A8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2182</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005871A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="001A7A8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2905</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AB87A5B" w14:textId="06DAA02C" w:rsidR="004B1E0D" w:rsidRPr="005871A3" w:rsidRDefault="004B1E0D" w:rsidP="004B1E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005871A3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>doi: 10.18055/</w:t>
     </w:r>
@@ -9258,51 +9156,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1111171171">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="549070117">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="824469261">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="366413906">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="101071281">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1842818789">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="220"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9321,55 +9219,57 @@
     <w:rsid w:val="00061894"/>
     <w:rsid w:val="00074244"/>
     <w:rsid w:val="000765BA"/>
     <w:rsid w:val="00077719"/>
     <w:rsid w:val="00080CBD"/>
     <w:rsid w:val="000A0092"/>
     <w:rsid w:val="000B201D"/>
     <w:rsid w:val="000B576A"/>
     <w:rsid w:val="000C6064"/>
     <w:rsid w:val="000C6761"/>
     <w:rsid w:val="000C77B3"/>
     <w:rsid w:val="000E3DDD"/>
     <w:rsid w:val="000F309C"/>
     <w:rsid w:val="001153BF"/>
     <w:rsid w:val="001223C7"/>
     <w:rsid w:val="00150651"/>
     <w:rsid w:val="0016029D"/>
     <w:rsid w:val="00164293"/>
     <w:rsid w:val="00165F8C"/>
     <w:rsid w:val="00166024"/>
     <w:rsid w:val="001705CC"/>
     <w:rsid w:val="00175361"/>
     <w:rsid w:val="00176557"/>
     <w:rsid w:val="001766C3"/>
     <w:rsid w:val="001A4817"/>
+    <w:rsid w:val="001A7A8F"/>
     <w:rsid w:val="001A7CCF"/>
     <w:rsid w:val="001B46A4"/>
     <w:rsid w:val="001B66A8"/>
     <w:rsid w:val="001D1CE2"/>
     <w:rsid w:val="001D4AEF"/>
+    <w:rsid w:val="001D577B"/>
     <w:rsid w:val="001E659F"/>
     <w:rsid w:val="001F26CB"/>
     <w:rsid w:val="001F7298"/>
     <w:rsid w:val="0020328B"/>
     <w:rsid w:val="00207A82"/>
     <w:rsid w:val="00207D9A"/>
     <w:rsid w:val="002329C4"/>
     <w:rsid w:val="002332D6"/>
     <w:rsid w:val="002441E6"/>
     <w:rsid w:val="00247A4B"/>
     <w:rsid w:val="00253E80"/>
     <w:rsid w:val="002555F6"/>
     <w:rsid w:val="00280DC6"/>
     <w:rsid w:val="002828D8"/>
     <w:rsid w:val="00284C70"/>
     <w:rsid w:val="00291D63"/>
     <w:rsid w:val="00292579"/>
     <w:rsid w:val="00293DF2"/>
     <w:rsid w:val="002A3903"/>
     <w:rsid w:val="002A4AEE"/>
     <w:rsid w:val="002B0555"/>
     <w:rsid w:val="002C2381"/>
     <w:rsid w:val="002C275A"/>
     <w:rsid w:val="002C47EF"/>
     <w:rsid w:val="002D3373"/>
@@ -9427,50 +9327,51 @@
     <w:rsid w:val="00504A59"/>
     <w:rsid w:val="0050609D"/>
     <w:rsid w:val="00510836"/>
     <w:rsid w:val="00511622"/>
     <w:rsid w:val="00522AE3"/>
     <w:rsid w:val="00526AF0"/>
     <w:rsid w:val="005348C3"/>
     <w:rsid w:val="0054132A"/>
     <w:rsid w:val="00560A0B"/>
     <w:rsid w:val="005625CF"/>
     <w:rsid w:val="005652B4"/>
     <w:rsid w:val="00585A93"/>
     <w:rsid w:val="005871A3"/>
     <w:rsid w:val="00596E2D"/>
     <w:rsid w:val="005A20D9"/>
     <w:rsid w:val="005A3D43"/>
     <w:rsid w:val="005B49D0"/>
     <w:rsid w:val="005B674B"/>
     <w:rsid w:val="005D0C88"/>
     <w:rsid w:val="005D1A6E"/>
     <w:rsid w:val="005E29A4"/>
     <w:rsid w:val="006122D6"/>
     <w:rsid w:val="006132C9"/>
     <w:rsid w:val="00615C9E"/>
     <w:rsid w:val="0062202A"/>
+    <w:rsid w:val="00622C47"/>
     <w:rsid w:val="006233EF"/>
     <w:rsid w:val="00624CF9"/>
     <w:rsid w:val="006376DD"/>
     <w:rsid w:val="00641599"/>
     <w:rsid w:val="006457D3"/>
     <w:rsid w:val="0064718A"/>
     <w:rsid w:val="00651F89"/>
     <w:rsid w:val="00660EA8"/>
     <w:rsid w:val="0068736A"/>
     <w:rsid w:val="00691715"/>
     <w:rsid w:val="00694C6D"/>
     <w:rsid w:val="006A0BEB"/>
     <w:rsid w:val="006C3F35"/>
     <w:rsid w:val="006D3128"/>
     <w:rsid w:val="006D45A9"/>
     <w:rsid w:val="006E31C0"/>
     <w:rsid w:val="006E32B8"/>
     <w:rsid w:val="006E4877"/>
     <w:rsid w:val="006F2863"/>
     <w:rsid w:val="006F3F62"/>
     <w:rsid w:val="0071382A"/>
     <w:rsid w:val="00717AFF"/>
     <w:rsid w:val="00737257"/>
     <w:rsid w:val="00754153"/>
     <w:rsid w:val="007678E5"/>
@@ -9514,50 +9415,51 @@
     <w:rsid w:val="00924D99"/>
     <w:rsid w:val="00934F1D"/>
     <w:rsid w:val="009356DC"/>
     <w:rsid w:val="00956D8B"/>
     <w:rsid w:val="00965547"/>
     <w:rsid w:val="00976575"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="009974BD"/>
     <w:rsid w:val="009A3874"/>
     <w:rsid w:val="009B14C5"/>
     <w:rsid w:val="009D3E2E"/>
     <w:rsid w:val="009D5543"/>
     <w:rsid w:val="009F6425"/>
     <w:rsid w:val="00A04EF5"/>
     <w:rsid w:val="00A24887"/>
     <w:rsid w:val="00A35189"/>
     <w:rsid w:val="00A369CD"/>
     <w:rsid w:val="00A3781B"/>
     <w:rsid w:val="00A408A0"/>
     <w:rsid w:val="00A54414"/>
     <w:rsid w:val="00A5574E"/>
     <w:rsid w:val="00A574C3"/>
     <w:rsid w:val="00A61749"/>
     <w:rsid w:val="00A62B15"/>
     <w:rsid w:val="00A71467"/>
+    <w:rsid w:val="00A76424"/>
     <w:rsid w:val="00A77A1E"/>
     <w:rsid w:val="00A77B9C"/>
     <w:rsid w:val="00A93323"/>
     <w:rsid w:val="00AB25C5"/>
     <w:rsid w:val="00AC1196"/>
     <w:rsid w:val="00AC5457"/>
     <w:rsid w:val="00AC68DB"/>
     <w:rsid w:val="00AD563D"/>
     <w:rsid w:val="00AF3F2C"/>
     <w:rsid w:val="00AF4C0A"/>
     <w:rsid w:val="00B01AB4"/>
     <w:rsid w:val="00B0270B"/>
     <w:rsid w:val="00B10AB1"/>
     <w:rsid w:val="00B12549"/>
     <w:rsid w:val="00B14393"/>
     <w:rsid w:val="00B146B1"/>
     <w:rsid w:val="00B249A7"/>
     <w:rsid w:val="00B403F0"/>
     <w:rsid w:val="00B41D6C"/>
     <w:rsid w:val="00B4431C"/>
     <w:rsid w:val="00B557B8"/>
     <w:rsid w:val="00B66D25"/>
     <w:rsid w:val="00B75DF4"/>
     <w:rsid w:val="00B85614"/>
     <w:rsid w:val="00B93818"/>
@@ -10067,50 +9969,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Carter"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00284C70"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Tipodeletrapredefinidodopargrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -11256,58 +11159,58 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2118518065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/diseases/novel-coronavirus-2019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ul.pt/handle/10451/7377" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novaresearch.unl.pt/en/publications/emsensing-the-landscape-collaborative-emotion-mapping-in-urban-sp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18055/Finis1848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/pesquisa//search/515808/details/maximized" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/diseases/novel-coronavirus-2019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ul.pt/handle/10451/7377" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novaresearch.unl.pt/en/publications/emsensing-the-landscape-collaborative-emotion-mapping-in-urban-sp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/200" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18055/Finis1848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.rcaap.pt/finisterra/libraryFiles/downloadPublic/160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dre.pt/pesquisa//search/515808/details/maximized" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.JPG"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rute\Downloads\Template_Artigos.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>